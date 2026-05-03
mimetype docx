--- v0 (2026-03-04)
+++ v1 (2026-05-03)
@@ -66,7865 +66,7999 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the origins of Phobos and Deimos based on a spectral comparison with small bodies and Martian materials</w:t>
+                <w:t xml:space="preserve">Seasonal variation of the main gases in Titan's ionosphere from Cassini INMS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Wargnier</w:t>
+                <w:t xml:space="preserve">Maélie Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Poggiali</w:t>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koki Yumoto</w:t>
+                <w:t xml:space="preserve">Koyena Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+                <w:t xml:space="preserve">Joseph Serigano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Mahlke</w:t>
+                <w:t xml:space="preserve">Joseph Westlake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 694, pp.A304. </w:t>
+              <w:t xml:space="preserve">, 2026, 708 (229), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952601v2</w:t>
+                <w:t xml:space="preserve">hal-05595333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deimos photometric properties: Analysis of 20 years of observations (2004-2024) by the Mars Express HRSC camera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Insights into the origins of Phobos and Deimos based on a spectral comparison with small bodies and Martian materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fornasier</w:t>
+                <w:t xml:space="preserve">Giovanni Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. El-Bez-Sebastien</w:t>
+                <w:t xml:space="preserve">Koki Yumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tirsch</w:t>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Mahlke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 703, pp.A289. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555564⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 694, pp.A304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351899v2</w:t>
+                <w:t xml:space="preserve">hal-04952601v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MMX InfraRed Spectrometer (MIRS) for the spectral characterization of the Martian system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Antonietta Barucci</w:t>
+                <w:t xml:space="preserve">Deimos photometric properties: Analysis of 20 years of observations (2004-2024) by the Mars Express HRSC camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pernelle Bernardi</w:t>
+                <w:t xml:space="preserve">P.N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Reess</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+                <w:t xml:space="preserve">S. Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Merlin</w:t>
+                <w:t xml:space="preserve">N. El-Bez-Sebastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40645-025-00746-y⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 703, pp.A289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219265v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Study of Local Dust Storm Occurrences on Mars Using the 2.77 μm CO 2 Band Observed by OMEGA/Mars Express</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The MMX InfraRed Spectrometer (MIRS) for the spectral characterization of the Martian system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shohei Aoki</w:t>
+                <w:t xml:space="preserve">Maria Antonietta Barucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Leseigneur</w:t>
+                <w:t xml:space="preserve">Pernelle Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vincendon</w:t>
+                <w:t xml:space="preserve">Jean-Michel Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasumasa Kasaba</w:t>
+                <w:t xml:space="preserve">Frederic Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JE008987. </w:t>
+              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JE008987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40645-025-00746-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282589v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the formation and growth of Titan's atmospheric aerosols using an experimental approach</w:t>
+                <w:t xml:space="preserve">A Statistical Study of Local Dust Storm Occurrences on Mars Using the 2.77 μm CO 2 Band Observed by OMEGA/Mars Express</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Perrin</w:t>
+                <w:t xml:space="preserve">Akira Kazama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Shohei Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Yann Leseigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
+                <w:t xml:space="preserve">Mathieu Vincendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Maillard</w:t>
+                <w:t xml:space="preserve">Yasumasa Kasaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 429 (March), pp.116418. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JE008987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JE008987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04842988v1</w:t>
+                <w:t xml:space="preserve">hal-05282589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endotoxin removal by the OXIRIS filter for cardiogenic shock requiring veno-arterial extra-corporeal life support: the ECMORIX randomized controlled trial</w:t>
+                <w:t xml:space="preserve">Investigating the formation and growth of Titan's atmospheric aerosols using an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Nguyen</w:t>
+                <w:t xml:space="preserve">Zoé Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Alvarez</w:t>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Evezard</w:t>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Berthoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Leleu</w:t>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01499-z⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 429 (March), pp.116418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157719v1</w:t>
+                <w:t xml:space="preserve">insu-04842988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectro-photometry of Phobos simulants I. Detectability of hydrated minerals and organic bands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Endotoxin removal by the OXIRIS filter for cardiogenic shock requiring veno-arterial extra-corporeal life support: the ECMORIX randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Doressoundiram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Poggiali</w:t>
+                <w:t xml:space="preserve">Marvin Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beck</w:t>
+                <w:t xml:space="preserve">Corentin Evezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116216⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01499-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671992v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain size effects on the infrared spectrum of mineral mixtures with dark components: New laboratory experiments to interpret low-albedo rocky planetary surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Fossi</w:t>
+                <w:t xml:space="preserve">Spectro-photometry of Phobos simulants I. Detectability of hydrated minerals and organic bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wargnier</w:t>
+                <w:t xml:space="preserve">Alain Doressoundiram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Beccarelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. R. Brucato</w:t>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347681⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 421, pp.116216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564851v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reanalysis of the Huygens GCMS dataset. I. High-resolution methane vertical profile in the atmosphere of Titan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Grain size effects on the infrared spectrum of mineral mixtures with dark components: New laboratory experiments to interpret low-albedo rocky planetary surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Serigano</w:t>
+                <w:t xml:space="preserve">L. Fossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koyena Das</w:t>
+                <w:t xml:space="preserve">A. Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maélie Coutelier</w:t>
+                <w:t xml:space="preserve">J. Beccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah M. Hörst</w:t>
+                <w:t xml:space="preserve">J. R. Brucato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 690, pp.A165. </w:t>
+              <w:t xml:space="preserve">, 2024, 685, pp.A14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04691184v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical constants of exoplanet haze analogs from 0.3 to 30 µm: Comparative sensitivity between spectrophotometry and ellipsometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reanalysis of the Huygens GCMS dataset. I. High-resolution methane vertical profile in the atmosphere of Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Serigano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koyena Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maélie Coutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Drant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Sarah M. Hörst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 682, pp.A6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346820⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 690, pp.A165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04428483v1</w:t>
+                <w:t xml:space="preserve">insu-04691184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phobos photometric properties from Mars Express HRSC observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical constants of exoplanet haze analogs from 0.3 to 30 µm: Comparative sensitivity between spectrophotometry and ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Garcia-Caurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fornasier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K.-D Matz</w:t>
+                <w:t xml:space="preserve">E Sciamma-O’brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 686, pp.A203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449220⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 682, pp.A6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04520742v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04428483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new Phobos spectral simulant: spectral properties from visible to the mid-infrared range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Wargnier</w:t>
+                <w:t xml:space="preserve">Phobos photometric properties from Mars Express HRSC observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P H Hasselmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Tirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Poggiali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Beck</w:t>
+                <w:t xml:space="preserve">K.-D Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad2132⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 686, pp.A203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191010v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04520742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a radiolytic origin of red organics at the surface of the Arrokoth Trans-Neptunian Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Quirico</w:t>
+                <w:t xml:space="preserve">Cédric Wolters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Bacmann</w:t>
+                <w:t xml:space="preserve">Basile Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Flandinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 394 (April), pp.115396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03901032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic detection in the near-infrared spectral Phobos regolith laboratory analogue in preparation for the Martian Moon eXploration mission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Development of a new Phobos spectral simulant: spectral properties from visible to the mid-infrared range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Poggiali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Doressoundiram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Poch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Quirico</w:t>
+                <w:t xml:space="preserve">P Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 669 (January), A146 (11p.). </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 524 (3), pp.3809-3820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad2132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03894063v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humid Evolution of Haze in the Atmosphere of Super-Earths in the Habitable Zone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Organic detection in the near-infrared spectral Phobos regolith laboratory analogue in preparation for the Martian Moon eXploration mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Rüger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2022.0021⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 669 (January), A146 (11p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04116316v1</w:t>
+                <w:t xml:space="preserve">insu-03894063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mars system revealed by the Martian Moons eXploration mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humid Evolution of Haze in the Atmosphere of Super-Earths in the Habitable Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Rüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazunori Ogohara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tomohiro Usui</w:t>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40623-021-01417-0⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (6), pp.723-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2022.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03510824v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04116316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESA’s Cometary Mission Rosetta – Re‐Characterization of the COSAC Mass Spectrometry Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leseigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hendrik Bredehöft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitanya Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (29), pp.e202201925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202201925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03650139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moonraker: Enceladus Multiple Flyby Mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Mars system revealed by the Martian Moons eXploration mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Ogohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiromu Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Kouyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mousis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Boithias</w:t>
+                <w:t xml:space="preserve">Tomohiro Usui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/psj/ac9c03⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-021-01417-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03895409v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03510824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Measurements of Saturn’s Upper Atmosphere and Rings from Cassini INMS: An Extended Analysis of Measurements from Cassini’s Grand Finale Orbits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moonraker: Enceladus Multiple Flyby Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Serigano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. V. Yelle</w:t>
+                <w:t xml:space="preserve">Hélène Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JE007238⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, 268 (12pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/psj/ac9c03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03670148v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03895409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSAC's Only Gas Chromatogram Taken on Comet 67P/Churyumov‐Gerasimenko</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Compositional Measurements of Saturn’s Upper Atmosphere and Rings from Cassini INMS: An Extended Analysis of Measurements from Cassini’s Grand Finale Orbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serigano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Hörst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Harald Krüger</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. V. Yelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202200116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (6), pp.e2022JE007238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266821v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03670148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science goals and new mission concepts for futureexploration of Titan’s atmosphere, geologyand habitability: titan POlar scout/orbitEr and in situ lakelander and DrONe explorer (POSEIDON)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard K. Achterberg</w:t>
+                <w:t xml:space="preserve">COSAC's Only Gas Chromatogram Taken on Comet 67P/Churyumov‐Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leseigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hendrik Bredehöft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitanya Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09815-8⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (6), pp.e202200116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202200116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395339v3</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIRS: an imaging spectrometer for the MMX mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Science goals and new mission concepts for futureexploration of Titan’s atmosphere, geologyand habitability: titan POlar scout/orbitEr and in situ lakelander and DrONe explorer (POSEIDON)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Antonella Barucci</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+                <w:t xml:space="preserve">Richard K. Achterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 73, pp.211. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.911-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40623-021-01423-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09815-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03474821v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395339v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopy quantification of functional carbon groups in kerogens and coals: A calibration procedure</w:t>
+                <w:t xml:space="preserve">MIRS: an imaging spectrometer for the MMX mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van T.H. Phan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+                <w:t xml:space="preserve">Maria Antonella Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernelle Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Doressoundiram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.119853⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-021-01423-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03208201v1</w:t>
+                <w:t xml:space="preserve">insu-03474821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical constants of Pluto aerosol analogues from UV to near-IR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Infrared spectroscopy quantification of functional carbon groups in kerogens and coals: A calibration procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van T.H. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114398⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 259 (October), pp.119853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.119853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03154248v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03208201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suggested plausible structures for Titan's haze analogs using tandem mass spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Optical constants of Pluto aerosol analogues from UV to near-IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Protopapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 358 (April), pp.114181. </w:t>
+              <w:t xml:space="preserve">, 2021, 162 (July), pp.114398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02982671v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03154248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Titan’s Organic Haze at Atomic Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suggested plausible structures for Titan's haze analogs using tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Schulz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/abd93e⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 358 (April), pp.114181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03141605v1</w:t>
+                <w:t xml:space="preserve">insu-02982671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing tholins as analogues of the dark reddish material covering Pluto’s Cthulhu region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging Titan’s Organic Haze at Atomic Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fayolle</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Katharina Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114574⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 908, L13(11pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abd93e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03248115v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03141605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experiments to unveil the molecular reactivity occurring during the processing of ices in the protosolar nebula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Testing tholins as analogues of the dark reddish material covering Pluto’s Cthulhu region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Vuitton</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.116011⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 367 (October), pp.114574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396048v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03248115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural elucidation of soluble organic matter: Application to Titan's haze</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Maillard</w:t>
+                <w:t xml:space="preserve">Laboratory experiments to unveil the molecular reactivity occurring during the processing of ices in the protosolar nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hupin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">V. Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 340, pp.113627. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 531 (1 February), pp.art. 116011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.116011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02436390v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition of Pluto aerosol analogues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Structural elucidation of soluble organic matter: Application to Titan's haze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 346, pp.113774. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113774⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 340, pp.113627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02533967v1</w:t>
+                <w:t xml:space="preserve">insu-02436390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction dust – plasma in Titan's ionosphere: An experimental simulation of aerosols erosion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Chemical composition of Pluto aerosol analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wolters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ruscassier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 345, pp.113741. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113741⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 346, pp.113774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02506044v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02533967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of ion trajectories in a dynamically harmonized Fourier‐Transform Ion Cyclotron Resonance cell using a Design of Experiments strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Maillard</w:t>
+                <w:t xml:space="preserve">Interaction dust – plasma in Titan's ionosphere: An experimental simulation of aerosols erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Ferey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Soumeya Bekri</w:t>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8659⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 345, pp.113741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02395300v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02506044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Measurements of Saturn's Upper Atmosphere and Rings from Cassini INMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Serigano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. Horst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. V. Yelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (8), pp.e2020JE006427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020JE006427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02733230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Ion Chemistry in an N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Plasma Discharge: Key Precursors to the Growth of Titan Tholins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of ion trajectories in a dynamically harmonized Fourier‐Transform Ion Cyclotron Resonance cell using a Design of Experiments strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Rüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dubois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Soumeya Bekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 338 (1 March), pp.art. 113437. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (7), pp.e8659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02305252v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02395300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐resolution mass spectrometry for future space missions: Comparative analysis of complex organic matter with LAb‐CosmOrbitrap and laser desorption/ionization Fourier transform ion cyclotron resonance</w:t>
+                <w:t xml:space="preserve">Positive Ion Chemistry in an N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Plasma Discharge: Key Precursors to the Growth of Titan Tholins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Selliez</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">David Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8645⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 338 (1 March), pp.art. 113437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02343359v1</w:t>
+                <w:t xml:space="preserve">insu-02305252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disk-resolved Photometric Properties of Pluto and the Coloring Materials across its Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Protopapa</w:t>
+                <w:t xml:space="preserve">High‐resolution mass spectrometry for future space missions: Comparative analysis of complex organic matter with LAb‐CosmOrbitrap and laser desorption/ionization Fourier transform ion cyclotron resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Selliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnabe Cherville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy B. Olkin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Verbiscer</w:t>
+                <w:t xml:space="preserve">Laurent Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5e82⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (10), pp.e8645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02468367v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02343359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On an EUV atmospheric simulation chamber to study the photochemical processes of titan's atmosphere</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Disk-resolved Photometric Properties of Pluto and the Coloring Materials across its Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Protopapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy B. Olkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will M. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Yang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">Anne Verbiscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.10009. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159 (2), pp.74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66950-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5e82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02879249v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02468367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of electron ionization mass spectra for space application using a Monte‐Carlo approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">On an EUV atmospheric simulation chamber to study the photochemical processes of titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa G. Trainer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (8), pp.e8684. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.10009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.8684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66950-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02393452v1</w:t>
+                <w:t xml:space="preserve">insu-02879249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Study of Analogues of Titan’s Haze by Trapped Ion Mobility Coupled with a Fourier Transform Ion Cyclotron Mass Spectrometer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Maillard</w:t>
+                <w:t xml:space="preserve">Decomposition of electron ionization mass spectra for space application using a Monte‐Carlo approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Serigano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah M. Hörst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Le Maître</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melissa G. Trainer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-019-02205-7⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (8), pp.e8684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02123537v1</w:t>
+                <w:t xml:space="preserve">insu-02393452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection Opportunity for Aromatic Signature in Titan's Aerosols in the 4.1–5.3 μm Range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Study of Analogues of Titan’s Haze by Trapped Ion Mobility Coupled with a Fourier Transform Ion Cyclotron Mass Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Rüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Ridgeway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mathé</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aacf88⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (7), pp.1169-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-019-02205-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01838461v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02123537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of soluble and insoluble organic matter in analogues of Titan's aerosols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Detection Opportunity for Aromatic Signature in Titan's Aerosols in the 4.1–5.3 μm Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Grady Trainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.014⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 861 (2), pp.art. L25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aacf88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01802505v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01838461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay of COSAC and Ptolemy mass spectra at comet 67P/Churyumov-Gerasimenko</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of soluble and insoluble organic matter in analogues of Titan's aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630286⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 495, pp.185-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452008v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01802505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of HPLC-Orbitrap method for identification of N-bearing molecules in complex organic material relevant to planetary environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+                <w:t xml:space="preserve">Decay of COSAC and Ptolemy mass spectra at comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Goesmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitanya Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Touboul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buch</w:t>
+                <w:t xml:space="preserve">Andrew Morse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 600, A56 (7 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01309178v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's organic aerosols: Molecular composition and structure of laboratory analogues inferred from pyrolysis gas chromatography mass spectrometry analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of HPLC-Orbitrap method for identification of N-bearing molecules in complex organic material relevant to planetary environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marietta Morisson</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 277, pp.442-454. </w:t>
+              <w:t xml:space="preserve">, 2016, 275, pp.259-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01332488v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01309178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Isomer Identification of Titan’s Tholins Organic Aerosols by Photoelectron/Photoion Coincidence Spectroscopy Coupled to VUV Synchrotron Radiation</w:t>
+                <w:t xml:space="preserve">Titan's organic aerosols: Molecular composition and structure of laboratory analogues inferred from pyrolysis gas chromatography mass spectrometry analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Cunha de Miranda</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Marietta Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b03346⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 277, pp.442-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01353953v1</w:t>
+                <w:t xml:space="preserve">insu-01332488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic compounds on comet 67P/Churyumov-Gerasimenko revealed by COSAC mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fred Goesmann</w:t>
+                <w:t xml:space="preserve">Molecular Isomer Identification of Titan’s Tholins Organic Aerosols by Photoelectron/Photoion Coincidence Spectroscopy Coupled to VUV Synchrotron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cunha de Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaie-Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Rosenbauer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ehrenfreund</w:t>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aab0689⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (33), pp.6529-6540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b03346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01182551v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01353953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Synthesis Temperature on the Optical Indices of Organic Materials Produced by N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; RF Plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Organic compounds on comet 67P/Churyumov-Gerasimenko revealed by COSAC mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Goesmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Rosenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hendrik Bredehoft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Pascale Ehrenfreund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201300150⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349 (6247), pp.aab0689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aab0689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00948948v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01182551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane Conversion in a N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Radiofrequency Discharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Effect of the Synthesis Temperature on the Optical Indices of Organic Materials Produced by N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; RF Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11 (5), pp.472-481. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201300158⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 11 (5), pp.409-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201300150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955871v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen incorporation in Titan's tholins inferred by high resolution orbitrap mass spectrometry and gas chromatography-mass spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Methane Conversion in a N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Radiofrequency Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilija Stefanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brankica Sikimic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 404, pp.33-42. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (5), pp.472-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201300158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056129v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of CO on Titan atmospheric reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 238, pp.221-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's atmosphere simulation experiment using continuum UV-VUV synchrotron radiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Nitrogen incorporation in Titan's tholins inferred by high resolution orbitrap mass spectrometry and gas chromatography-mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Giuliani</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgre.20064⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 404, pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793818v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the linear absorption coefficient for absolute comparison of plasma films in the mid-IR range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Titan's atmosphere simulation experiment using continuum UV-VUV synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Stefanovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problems of Atomic Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.778-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgre.20064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843655v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of analogs of Titan's aerosols produced by dusty plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Hadamcik</w:t>
+                <w:t xml:space="preserve">Use of the linear absorption coefficient for absolute comparison of plasma films in the mid-IR range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">I. Stefanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Problems of Atomic Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (83), pp.168-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845819v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of methane concentration on the optical indices of Titan's aerosols analogues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Optical properties of analogs of Titan's aerosols produced by dusty plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Hadamcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.08.015⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (10), pp.1175-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5047/eps.2013.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00732554v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile products controlling Titan's tholins production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Influence of methane concentration on the optical indices of Titan's aerosols analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 219 (1), pp.230-240. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.034⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 221 (2), pp.670-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678297v1</w:t>
+                <w:t xml:space="preserve">hal-00732554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at Soleil. Application to Titan's atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Volatile products controlling Titan's tholins production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS Publications Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 58, pp.199-203. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 219 (1), pp.230-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/eas/1258031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830867v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid- and far-infrared absorption spectroscopy of Titan's aerosols analogues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at Soleil. Application to Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 221 (1), pp.320-327. </w:t>
+              <w:t xml:space="preserve">EAS Publications Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.199-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.07.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/eas/1258031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00723548v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrile gas chemistry in Titan atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Mid- and far-infrared absorption spectroscopy of Titan's aerosols analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 221 (1), pp.320-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrile gas chemistry in Titan atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 213 (2), pp.625-635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7934,7178 +8068,7178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIRS/MMX: an imaging spectrometer to observe the Martian aerosols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">OMEGA/Mars Express dust storm catalogue: a local dust storm survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leseigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1731⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05280391v1</w:t>
+                <w:t xml:space="preserve">hal-05279583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical and morphological properties on the mid-infrared refractive indices of Titan aerosol analogs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
+                <w:t xml:space="preserve">MIRS/MMX: an imaging spectrometer to observe the Martian aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leseigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lasue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-904⟩</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281571v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMEGA/Mars Express dust storm catalogue: a local dust storm survey</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deimos photometric properties from Mars Express HRSC/SRC observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie El-Bez--Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05279583v1</w:t>
+                <w:t xml:space="preserve">hal-05281483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Study of Martian Dust: Detection of Local Dust Storms, Estimation of Vertical Distribution, and Surface Pressure Analysis Using OMEGA Observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yasumasa Kasaba</w:t>
+                <w:t xml:space="preserve">Influence of chemical and morphological properties on the mid-infrared refractive indices of Titan aerosol analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-574⟩</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279600v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new reference surface albedo map of Mars : An improved OMEGA/Mars Express albedo map at 1.08 µm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Integrated Study of Martian Dust: Detection of Local Dust Storms, Estimation of Vertical Distribution, and Surface Pressure Analysis Using OMEGA Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Kazama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leseigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vincendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasumasa Kasaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1459⟩</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279428v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deimos photometric properties from Mars Express HRSC/SRC observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniela Tirsch</w:t>
+                <w:t xml:space="preserve">A new reference surface albedo map of Mars : An improved OMEGA/Mars Express albedo map at 1.08 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lasue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Stcherbinine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leseigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-276⟩</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281483v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion irradiation of adenine: Implications for molecular growth in Titan’s atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Shouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naila Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIRS: An infrared spectro-imager aboard the Martian Moon eXploration mission to study Phobos, Deimos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Reanalysis of trace species in Titan’s lower atmosphere from Huygens GCMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koyena Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S Fornasier</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah M Hörst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Mars 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04720507v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04683015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reanalysis of trace species in Titan’s lower atmosphere from Huygens GCMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">MIRS: An infrared spectro-imager aboard the Martian Moon eXploration mission to study Phobos, Deimos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sarah M Hörst</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tenth International Conference on Mars 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Pasadena, United States. pp.LPI Contribution No. 3007, 2024, id.3065</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc2024-573⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04683015v1</w:t>
+                <w:t xml:space="preserve">insu-04720507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking laboratory and remote sensing investigations: grain size and mineral mixing studies as pivotal tools to interpret solar system exploration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Fossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Iannini Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Beccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-913, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04683013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of porosity and space-weathering on the spectroscopic and photometric properties of Phobos simulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-917, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04683320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Remote Sensing Data from Micro- to Macro-Scale: New Laboratory Investigations on Grain Size and Mineral Mixing in Support of Solar System Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Fossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Iannini Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Beccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, The Woodlands, United States. pp.LPI Contribution No. 3040, id.1953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04545063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIRS: MMX Infrared Spectrometer to Martian System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Barucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, The Woodlands, United States. pp.LPI Contribution No. 3040, id.1427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04542942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global characterization of the Martian global dust optical depth with 2.7 μm observations by OMEGA/MEx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kazama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leseigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vincendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Conference on Mars 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Pasadena (California), United States. pp.LPI Contribution No. 3007, 2024, id.3103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04682905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the New Optical Constants Database (OCdb) and its Importance for the Interpretation of Observational Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Roser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiaan Boersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Boydstun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Vorobets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242nd Meeting of the American Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Albuquerque (NM), United States. pp.id. 332.01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04544918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Phobos Spectral Analogs and Evaluation of Organics Detectability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Doressoundiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th LPSC Lunar and Planetary Science Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, The Woodlands, United States. pp.LPI Contribution No. 2806, id.1433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04544967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Optical Constants of Titan and Pluto Aerosol Analogs from the Visible to the Infrared and Their Use to Analyze Cassini and New Horizons Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale P. Cruikshank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Annual Meeting of the Division for Planetary Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, San Antonio, United States. pp.id. 220.01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04520870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;structure in Titan's upper atmosphere revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélie Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koyena Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Serigano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hörst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03774468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variation of trace species in Titan's ionosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélie Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koyena Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Serigano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Horst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-479, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2022-479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04545510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic ratios in Titan's HCN and HC&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N derived from Cassini/CIRS observations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Methane vertical profile in Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Serigano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koyena Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maélie Coutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hörst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Grenada, Spain. pp.EPSC2022-258, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc2022-258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03796705v1</w:t>
+                <w:t xml:space="preserve">insu-03753564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane vertical profile in Titan's atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Isotopic ratios in Titan's HCN and HC&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N derived from Cassini/CIRS observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-431</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2022, Grenada, Spain. pp.EPSC2022-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03753564v1</w:t>
+                <w:t xml:space="preserve">hal-03796705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Radiolytic Origin of Red Organics at the Surface of the Arrokoth Trans-Neptunian Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Quirico</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Wolters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, The Woodlands, Texas, United States. pp.LPI Contribution No. 2678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport processes of dust and water in the Martian atmosphere revealed by the MIRS: an imaging spectrometer for the MMX mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiromu Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta Barucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernelle Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Doressoundiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Online, Greece. pp.Abstract C3.1-0005-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03896416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Analyses of Tholins Using DMF-DMA Derivatization For DraMS Instrument Onboard The Future Dragonfly Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Freissinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrobiology Science Conference (AbSciCon) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Atlanta, United States. pp.id. 204-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation opportunities for Mars atmosphere with the MIRS instrument aboard the Martian Moon eXploration mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Doressoundiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta Barucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shohei Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Europlanet Science Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2021-124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03567034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular hydrogen in oxidized atmospheres of terrestrial exoplanets : Implications for water and oxygen formation </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2021-503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03317872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical constants of Pluto tholins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Germany. pp.EPSC2020-707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02925183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated effect of the Galactic Cosmic Rays on the surface of Pluto's dark-red region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Feniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC 2020 - 14th Europlanet Science Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Germany. pp.EPSC2020-828, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2020-828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02919181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Simulation of Pluto's Atmosphere and Aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pluto System After New Horizons 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Laurel, MD, United States. pp.LPI Contribution No. 2133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR quantification of the functional C groups in coals and extraterrestrial kerogens: a calibration procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hai Van Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MetSoc 2019, The 82nd Annual Meeting of The Meteoritical Society 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.LPIContrib.No.2157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02182508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular reactivity of ices in the protosolar nebula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. EPSC-DPS2019-914-1 (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatiles in Titan's lower atmosphere: Reinterpretation of Huygens-GCMS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Serigano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hörst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Trainer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. EPSC-DPS2019-906-1 (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing tholins as analogs of the dark reddish material covering the Cthulhu region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pluto System After New Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Laurel, United States. pp.LPI Contribution No. 2133, 2019, id.7075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory simulation of Pluto's atmospheric chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jaisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-957-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02202103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of ion mobility for the structural elucidation of soluble organic matter: Application to Titan's Haze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher P. Rüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ridgeway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European planetary science congress (EPSC) - Division for planetary sciences (DPS) of the American astronomical society (AAS Joint Meeting (2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition of Pluto's aerosols analogues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Testing tholins as analogs of the dark reddish material covering the Cthulhu region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Wolters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-941</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368282v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing tholins as analogs of the dark reddish material covering the Cthulhu region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Fayolle</w:t>
+                <w:t xml:space="preserve">Chemical composition of Pluto's aerosols analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Quirico</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Cédric Wolters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-876</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368300v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory simulation of plasma-aerosols interaction in Titan's ionosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-1317-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02196496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key positive ion precursors to tholin formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Westlake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cassini Science Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of soluble and insoluble organic matter in analogues of Titan's aerosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-69-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04445600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPLC-Orbitrap analysis for identification of organic molecules in complex material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.801-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01208003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's Organic Aerosols : Molecular Composition And Structure Inferred From Systematic Pyrolysis Gas Chromatography Mass Spectrometry Analysis of Analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marietta Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marietta Morisson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.EGU2015-4181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01145309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Chemical Composition of TITAN’S Aerosols Analogues with a Systematic Pyrolysis-GCMS Analysis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marietta Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marietta Morisson</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.P31C-3998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of CO on Titan atmospheric reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P51I-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la formation et les propriétés des aérosols de Titan en laboratoire avec l'expérience PAMPRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Général de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at soleil. application to titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECLA: European Conference on Laboratory Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.199-203, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eas/1258031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of methane concentration on the optical indices of Titan's aerosols analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop on Titan Through Time; Unlocking Titan's Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Greenbelt, Maryland, United States. pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimicking Titan's upper atmosphere reactivity with a RF-capacitively coupled N2-CH4 plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the infuence of CO on a dusty N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; CCP RF discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amines and optical properties of Titan's aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC 2012 (European Planetary Science Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Madrid, Spain. pp.EPSC2012-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of organic material produced in a dusty plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Titan's upper atmosphere reactivity with a N2-CH4 plasma discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan-like reactors to simulate globally the chemistry in Titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Workshop on Titan Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase chemistry in a plasma setup simulating Titan atmospheric reactivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">An RF plasma experiment to simulate the production of Titan's atmospheric aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Symposium on Application of Plasma Processes and Workshop on Plasmas as a Planetary Atmospheres Mimics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Vratna, Slovakia. pp.34-40</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665365v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An RF plasma experiment to simulate the production of Titan's atmospheric aerosols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Gas phase chemistry in a plasma setup simulating Titan atmospheric reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">18th Symposium on Application of Plasma Processes and Workshop on Plasmas as a Planetary Atmospheres Mimics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Vratna, Slovakia. pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665407v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaseous chemistry for a Titan's atmospheric plasma experimental simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy. EPSC2010-418 (2p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie induite par un plasma rf dans un mélange N2-CH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hogrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe congrès de la Division Plasma de la SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15115,1560 +15249,1560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of MMX/MIRS Phobos observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Théret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Doressoundiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-462, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04688953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing Martian Atmospheric Observations with MIRS, the MMX Imaging Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leseigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Stcherbinine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-456, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04691178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space weathering of nontronite and goethite minerals simulated by laser irradiation: preparation for future MIRS observations on Phobos and Deimos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Barucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-805, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04671651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of volatile compounds in the atmosphere of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koyena Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Serigano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah M. Hörst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03861268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Spectral Phobos Regolith Analog in Preparation of the MMX Mission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Transport processes of dust and water in the Martian atmosphere revealed by the MMX Infrared Spectrometer (MIRS): Fast retrieval code for aerosol and gaseous profiles for limb-sounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beck</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Doressoundiram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Barucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Forget and M. Millour (eds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.P22B-2101</w:t>
+              <w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.3562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03912670v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03896464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport processes of dust and water in the Martian atmosphere revealed by the MMX Infrared Spectrometer (MIRS): Fast retrieval code for aerosol and gaseous profiles for limb-sounding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Synthesis of a Spectral Phobos Regolith Analog in Preparation of the MMX Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Doressoundiram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. A. Barucci</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.3562</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.P22B-2101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03896464v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03912670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory studies of tholins, analogues of Titan aerosols, with the LAb-CosmOrbitrap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Selliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnabe Cherville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC 2018 (European Planetary Science Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of traces elements in the organic chemistry of upper atmosphere of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Grady Trainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisseth Gavilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titan Aeronomy and Climate Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01333915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's atmosphere simulation experiment using a continuous-spectrum UV-VUV synchrotron beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Madrid, Spain. 7, pp.EPSC2012-194, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan tholins analysed by in situ mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bénilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Madrid, Spain. 7, pp.EPSC2012-866, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APSIS: a Titan's atmosphere simulation experiment using a continuous-spectrum UV synchrotron beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. 6, pp.EPSC-DPS2011-775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far infrared properties of Titan's tholins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16678,124 +16812,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Early Earth Photochemistry Through Experimental Simulations of Planetary Atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franz Saija, Giuseppe Cassone (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prebiotic Photochemistry: From Urey–Miller-like Experiments to Recent Findings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 4, Royal Society of Chemistry, pp.60-78, 2021, 978-1-83916-177-3/ 978-1-83916-435-4/978-1-83916-436-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781839164354-00060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03261964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16805,269 +16939,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered species during ion irradiation of adenine: Implications for Titan's atmospheric chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rácz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EUV Non-Linear Optics Based Approach to Study the Photochemical Processes of Titanś Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03031747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17077,114 +17211,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental simulation of Titan's aerosols formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planétologie et astrophysique de la terre [astro-ph.EP]. Université de Versailles-Saint Quentin en Yvelines; Ruhr-Universität Bochum, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00878846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId453"/>
+      <w:footerReference w:type="default" r:id="rId456"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17331,51 +17465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952601v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Wargnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yumoto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fornasier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mahlke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351899v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fornasier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El-Bez-Sebastien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tirsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555564" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Barucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Bernardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reess" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00746-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kazama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Aoki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leseigneur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Kasaba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE008987" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04842988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116418" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05157719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Alvarez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Evezard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Berthoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leleu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01499-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doressoundiram" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116216" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poggiali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wargnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beccarelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Brucato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347681" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Serigano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koyena Das" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Coutelier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. H&#246;rst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244583" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garcia-Caurel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sciamma-O&#8217;brien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346820" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04520742v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fornasier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wargnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Hasselmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tirsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-D Matz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449220" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04191010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Poggiali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Doressoundiram" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Beck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2132" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03901032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolters" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Aug&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115396" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03894063v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245294" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R&#252;ger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03510824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Ogohara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromu Nakagawa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Kouyama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Usui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01417-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03650139v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leseigneur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hendrik Bredeh&#246;ft" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya Giri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Kr&#252;ger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202201925" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03895409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boithias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac9c03" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serigano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. H&#246;rst" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. He" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Yelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007238" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266821v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200116" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395339v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09815-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03474821v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Barucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01423-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03208201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van T.H. Phan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119853" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03154248v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Protopapa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114398" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982671v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114181" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schulz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kaiser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abd93e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03248115v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fayolle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114574" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396048v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuitton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436390v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113627" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113774" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02506044v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113741" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. R&#252;ger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Bekri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8659" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02733230v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Horst" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006427" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02305252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113437" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343359v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabe Cherville" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirkell" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8645" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02468367v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy B. Olkin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will M. Grundy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yang Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verbiscer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5e82" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879249v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66950-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02393452v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa G. Trainer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8684" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ridgeway" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thompson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02205-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01838461v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Math&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Grady Trainer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aacf88" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01802505v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452008v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Goesmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Wright" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Morse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630286" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309178v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.03.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01332488v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Morisson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.038" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353953v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahjoub" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b03346" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182551v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Rosenbauer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hendrik Bredehoft" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabane" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ehrenfreund" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0689" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948948v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fleury" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300150" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52VHK10K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955871v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Stefanovic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Sikimic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300158" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMZQKXQG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056129v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998727v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. He" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.027" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GQWZ0BS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793818v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20064" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843655v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefanovic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845819v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hadamcik" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2013.05.019" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732554v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.08.015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G6ZW0W0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678297v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et-Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.034" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80RF9FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830867v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258031" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723548v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929TQ7VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756910v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O'Brien" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.04.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LJ8NVPG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280391v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bail" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1731" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281571v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-904" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279583v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1672" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279600v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-574" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279428v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stcherbinine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1459" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281483v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie El-Bez--S&#233;bastien" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tirsch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-276" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281529v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vuitton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Matuszewski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa H&#233;nault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shouse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Chaouche" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1384" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720507v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Barucci" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernardi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Reess" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04683015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M H&#246;rst" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-573" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04683013v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Fossi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Iannini Lelarge" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Beccarelli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-913" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04683320v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moingeon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-917" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04545063v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fossi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iannini Lelarge" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Beccarelli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04542942v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barucci" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Merlin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04682905v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazama" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aoki" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincendon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04544918v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Roser" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Boersma" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boydstun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Vorobets" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04544967v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gautier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04520870v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cook" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale P. Cruikshank" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03774468v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#246;rst" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04545510v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Horst" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-479" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796705v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jolly" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-258" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03753564v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869217v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03896416v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462898v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulesteix" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freissinet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03567034v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-124" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03317872v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-503" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925183v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fayolle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02919181v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-828" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387154v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182508v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Van Phan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368278v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368266v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Trainer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463791v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02202103v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaisle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368286v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridgeway" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368282v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368300v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196496v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796627v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Westlake" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445600v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maillard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208003v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145309v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115623v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954734v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850122v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750391v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695659v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741736v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741761v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742643v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741827v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777739v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665717v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665365v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665407v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665789v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669540v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buch" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hogrel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04688953v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ret" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-462" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691178v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Fourgeaud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-456" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04671651v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l David" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Barucci" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-805" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03861268v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912670v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03896464v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakagawa" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoki" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doressoundiram" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02498794v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333915v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisseth Gavilan" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742633v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742649v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;nilan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coll" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669756v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669753v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Correia" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261964v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164354-00060" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05527204v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R&#225;cz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03031747v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00878846v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Coutelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koyena Das" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Serigano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Westlake" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952601v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Wargnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yumoto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fornasier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mahlke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453080" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351899v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fornasier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El-Bez-Sebastien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tirsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Barucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Bernardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reess" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00746-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kazama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Aoki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leseigneur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Kasaba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE008987" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04842988v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116418" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05157719v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Alvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Evezard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Berthoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leleu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01499-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doressoundiram" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116216" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poggiali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wargnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beccarelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Brucato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347681" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. H&#246;rst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244583" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garcia-Caurel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sciamma-O&#8217;brien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346820" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04520742v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fornasier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wargnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Hasselmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tirsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-D Matz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449220" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03901032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolters" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Aug&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115396" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04191010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Poggiali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Doressoundiram" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Beck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2132" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03894063v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245294" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116316v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R&#252;ger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03650139v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leseigneur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hendrik Bredeh&#246;ft" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya Giri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Kr&#252;ger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202201925" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03510824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Ogohara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromu Nakagawa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Kouyama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Usui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01417-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03895409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boithias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac9c03" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670148v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serigano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. H&#246;rst" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. He" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Yelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007238" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200116" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395339v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09815-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03474821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Barucci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01423-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03208201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van T.H. Phan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119853" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03154248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Protopapa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114398" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114181" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141605v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schulz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kaiser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abd93e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03248115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fayolle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114574" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuitton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436390v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113627" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533967v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113774" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02506044v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113741" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02733230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Horst" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006427" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395300v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. R&#252;ger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Bekri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8659" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02305252v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113437" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabe Cherville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirkell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8645" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02468367v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy B. Olkin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will M. Grundy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yang Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verbiscer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5e82" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879249v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66950-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02393452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa G. Trainer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8684" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ridgeway" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thompson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02205-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01838461v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Math&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Grady Trainer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aacf88" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01802505v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452008v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Goesmann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Wright" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Morse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630286" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309178v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.03.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01332488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Morisson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.038" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353953v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahjoub" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b03346" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182551v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Rosenbauer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hendrik Bredehoft" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ehrenfreund" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0689" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948948v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fleury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300150" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52VHK10K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955871v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Stefanovic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Sikimic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300158" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMZQKXQG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998727v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. He" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.027" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GQWZ0BS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056129v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793818v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20064" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843655v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefanovic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hadamcik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2013.05.019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.08.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G6ZW0W0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678297v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et-Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.034" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80RF9FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830867v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258031" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723548v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929TQ7VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756910v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O'Brien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.04.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LJ8NVPG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279583v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1672" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280391v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bail" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1731" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281483v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie El-Bez--S&#233;bastien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tirsch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-276" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281571v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-904" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-574" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279428v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stcherbinine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1459" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281529v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vuitton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Matuszewski" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa H&#233;nault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shouse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Chaouche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1384" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04683015v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M H&#246;rst" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-573" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720507v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Barucci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernardi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Reess" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04683013v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Fossi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Iannini Lelarge" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Beccarelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-913" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04683320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moingeon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-917" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04545063v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fossi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iannini Lelarge" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Beccarelli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04542942v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barucci" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Merlin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04682905v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazama" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aoki" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincendon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04544918v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Roser" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Boersma" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boydstun" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Vorobets" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04544967v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gautier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04520870v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cook" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale P. Cruikshank" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03774468v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#246;rst" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04545510v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Horst" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-479" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03753564v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796705v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jolly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-258" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869217v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03896416v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462898v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulesteix" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freissinet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03567034v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-124" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03317872v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-503" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925183v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fayolle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02919181v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-828" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387154v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182508v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Van Phan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368278v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368266v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Trainer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463791v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02202103v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaisle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368286v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridgeway" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368300v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368282v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196496v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796627v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Westlake" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445600v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maillard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208003v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145309v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115623v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954734v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850122v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750391v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695659v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741736v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741761v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742643v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741827v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777739v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665717v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665407v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665365v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665789v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669540v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buch" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hogrel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04688953v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ret" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-462" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691178v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Fourgeaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-456" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04671651v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l David" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Barucci" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-805" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03861268v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03896464v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakagawa" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoki" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doressoundiram" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912670v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02498794v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333915v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisseth Gavilan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742633v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742649v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;nilan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coll" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669756v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669753v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Correia" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261964v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164354-00060" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05527204v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R&#225;cz" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03031747v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00878846v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>