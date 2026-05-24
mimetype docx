--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,7999 +66,8267 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of the main gases in Titan's ionosphere from Cassini INMS data</w:t>
+                <w:t xml:space="preserve">On-ground calibration and performance evaluation of MMX InfraRed spectrometer (MIRS) for the Martian moon eXploration mission: Setup development, data acquisition, and preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maélie Coutelier</w:t>
+                <w:t xml:space="preserve">Giovanni Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Gaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koyena Das</w:t>
+                <w:t xml:space="preserve">Pernelle Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Serigano</w:t>
+                <w:t xml:space="preserve">Marion Bonafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Westlake</w:t>
+                <w:t xml:space="preserve">Jean Tristan Buey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 708 (229), </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 97 (5), pp.054501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0277093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05595333v1</w:t>
+                <w:t xml:space="preserve">hal-05617687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the origins of Phobos and Deimos based on a spectral comparison with small bodies and Martian materials</w:t>
+                <w:t xml:space="preserve">Seasonal variation of the main gases in Titan's ionosphere from Cassini INMS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Wargnier</w:t>
+                <w:t xml:space="preserve">Maélie Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Poggiali</w:t>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koki Yumoto</w:t>
+                <w:t xml:space="preserve">Koyena Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+                <w:t xml:space="preserve">Joseph Serigano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Mahlke</w:t>
+                <w:t xml:space="preserve">Joseph Westlake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 694, pp.A304. </w:t>
+              <w:t xml:space="preserve">, 2026, 708 (229), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952601v2</w:t>
+                <w:t xml:space="preserve">hal-05595333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deimos photometric properties: Analysis of 20 years of observations (2004-2024) by the Mars Express HRSC camera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The OMEGA/Mars Express Dust Storm Catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.N. Simon</w:t>
+                <w:t xml:space="preserve">Yann Leseigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fornasier</w:t>
+                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. El-Bez-Sebastien</w:t>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tirsch</w:t>
+                <w:t xml:space="preserve">Michael Battalio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 703, pp.A289. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025je009502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351899v2</w:t>
+                <w:t xml:space="preserve">hal-05621368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MMX InfraRed Spectrometer (MIRS) for the spectral characterization of the Martian system</w:t>
+                <w:t xml:space="preserve">Insights into the origins of Phobos and Deimos based on a spectral comparison with small bodies and Martian materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Antonietta Barucci</w:t>
+                <w:t xml:space="preserve">Antonin Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pernelle Bernardi</w:t>
+                <w:t xml:space="preserve">Koki Yumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Reess</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sonia Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Merlin</w:t>
+                <w:t xml:space="preserve">Max Mahlke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.69. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 694, pp.A304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40645-025-00746-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219265v1</w:t>
+                <w:t xml:space="preserve">hal-04952601v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Study of Local Dust Storm Occurrences on Mars Using the 2.77 μm CO 2 Band Observed by OMEGA/Mars Express</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deimos photometric properties: Analysis of 20 years of observations (2004-2024) by the Mars Express HRSC camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Kazama</w:t>
+                <w:t xml:space="preserve">P.N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shohei Aoki</w:t>
+                <w:t xml:space="preserve">S. Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Leseigneur</w:t>
+                <w:t xml:space="preserve">N. El-Bez-Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vincendon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yasumasa Kasaba</w:t>
+                <w:t xml:space="preserve">D. Tirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JE008987⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 703, pp.A289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282589v1</w:t>
+                <w:t xml:space="preserve">hal-05351899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the formation and growth of Titan's atmospheric aerosols using an experimental approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MMX InfraRed Spectrometer (MIRS) for the spectral characterization of the Martian system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernelle Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Perrin</w:t>
+                <w:t xml:space="preserve">Jean-Michel Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Maillard</w:t>
+                <w:t xml:space="preserve">Frederic Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116418⟩</w:t>
+              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40645-025-00746-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04842988v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endotoxin removal by the OXIRIS filter for cardiogenic shock requiring veno-arterial extra-corporeal life support: the ECMORIX randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Statistical Study of Local Dust Storm Occurrences on Mars Using the 2.77 μm CO 2 Band Observed by OMEGA/Mars Express</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Kazama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leseigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Nguyen</w:t>
+                <w:t xml:space="preserve">Mathieu Vincendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Alvarez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Leleu</w:t>
+                <w:t xml:space="preserve">Yasumasa Kasaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01499-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JE008987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JE008987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157719v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectro-photometry of Phobos simulants I. Detectability of hydrated minerals and organic bands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigating the formation and growth of Titan's atmospheric aerosols using an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Doressoundiram</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beck</w:t>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 421, pp.116216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116216⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 429 (March), pp.116418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671992v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04842988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain size effects on the infrared spectrum of mineral mixtures with dark components: New laboratory experiments to interpret low-albedo rocky planetary surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endotoxin removal by the OXIRIS filter for cardiogenic shock requiring veno-arterial extra-corporeal life support: the ECMORIX randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Poggiali</w:t>
+                <w:t xml:space="preserve">Marvin Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fossi</w:t>
+                <w:t xml:space="preserve">Corentin Evezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wargnier</w:t>
+                <w:t xml:space="preserve">Vivien Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Beccarelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. R. Brucato</w:t>
+                <w:t xml:space="preserve">Damien Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347681⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01499-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564851v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reanalysis of the Huygens GCMS dataset. I. High-resolution methane vertical profile in the atmosphere of Titan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spectro-photometry of Phobos simulants I. Detectability of hydrated minerals and organic bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Koyena Das</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Doressoundiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maélie Coutelier</w:t>
+                <w:t xml:space="preserve">Giovanni Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah M. Hörst</w:t>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 690, pp.A165. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 421, pp.116216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04691184v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical constants of exoplanet haze analogs from 0.3 to 30 µm: Comparative sensitivity between spectrophotometry and ellipsometry</w:t>
+                <w:t xml:space="preserve">Grain size effects on the infrared spectrum of mineral mixtures with dark components: New laboratory experiments to interpret low-albedo rocky planetary surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Drant</w:t>
+                <w:t xml:space="preserve">G. Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Garcia-Caurel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoé Perrin</w:t>
+                <w:t xml:space="preserve">L. Fossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Sciamma-O’brien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">A. Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Brucato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 682, pp.A6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346820⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 685, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04428483v1</w:t>
+                <w:t xml:space="preserve">hal-04564851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phobos photometric properties from Mars Express HRSC observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Wargnier</w:t>
+                <w:t xml:space="preserve">Reanalysis of the Huygens GCMS dataset. I. High-resolution methane vertical profile in the atmosphere of Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Serigano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koyena Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maélie Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P H Hasselmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K.-D Matz</w:t>
+                <w:t xml:space="preserve">Sarah M. Hörst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 686, pp.A203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449220⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 690, pp.A165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04520742v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04691184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a radiolytic origin of red organics at the surface of the Arrokoth Trans-Neptunian Object</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical constants of exoplanet haze analogs from 0.3 to 30 µm: Comparative sensitivity between spectrophotometry and ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Garcia-Caurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Quirico</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurène Flandinet</w:t>
+                <w:t xml:space="preserve">E Sciamma-O’brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115396⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 682, pp.A6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03901032v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04428483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new Phobos spectral simulant: spectral properties from visible to the mid-infrared range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Wargnier</w:t>
+                <w:t xml:space="preserve">Phobos photometric properties from Mars Express HRSC observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P H Hasselmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Tirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Poggiali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Beck</w:t>
+                <w:t xml:space="preserve">K.-D Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad2132⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 686, pp.A203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191010v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04520742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic detection in the near-infrared spectral Phobos regolith laboratory analogue in preparation for the Martian Moon eXploration mission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">On a radiolytic origin of red organics at the surface of the Arrokoth Trans-Neptunian Object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Poch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Quirico</w:t>
+                <w:t xml:space="preserve">Cédric Wolters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Flandinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245294⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 394 (April), pp.115396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03894063v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03901032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humid Evolution of Haze in the Atmosphere of Super-Earths in the Habitable Zone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chatain</w:t>
+                <w:t xml:space="preserve">Development of a new Phobos spectral simulant: spectral properties from visible to the mid-infrared range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+                <w:t xml:space="preserve">G Poggiali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Doressoundiram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2022.0021⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 524 (3), pp.3809-3820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad2132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04116316v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESA’s Cometary Mission Rosetta – Re‐Characterization of the COSAC Mass Spectrometry Results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Organic detection in the near-infrared spectral Phobos regolith laboratory analogue in preparation for the Martian Moon eXploration mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaitanya Giri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harald Krüger</w:t>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202201925⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 669 (January), A146 (11p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03650139v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03894063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mars system revealed by the Martian Moons eXploration mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humid Evolution of Haze in the Atmosphere of Super-Earths in the Habitable Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Rüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazunori Ogohara</w:t>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiromu Nakagawa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tomohiro Usui</w:t>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40623-021-01417-0⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (6), pp.723-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2022.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03510824v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04116316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moonraker: Enceladus Multiple Flyby Mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Mars system revealed by the Martian Moons eXploration mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Ogohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiromu Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mousis</w:t>
+                <w:t xml:space="preserve">Toru Kouyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bouquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Boithias</w:t>
+                <w:t xml:space="preserve">Tomohiro Usui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/psj/ac9c03⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-021-01417-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03895409v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03510824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Measurements of Saturn’s Upper Atmosphere and Rings from Cassini INMS: An Extended Analysis of Measurements from Cassini’s Grand Finale Orbits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESA’s Cometary Mission Rosetta – Re‐Characterization of the COSAC Mass Spectrometry Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leseigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hendrik Bredehöft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitanya Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Serigano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. V. Yelle</w:t>
+                <w:t xml:space="preserve">Harald Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JE007238⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (29), pp.e202201925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202201925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03670148v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03650139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSAC's Only Gas Chromatogram Taken on Comet 67P/Churyumov‐Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harald Krüger</w:t>
+                <w:t xml:space="preserve">Moonraker: Enceladus Multiple Flyby Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202200116⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, 268 (12pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/psj/ac9c03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266821v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03895409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science goals and new mission concepts for futureexploration of Titan’s atmosphere, geologyand habitability: titan POlar scout/orbitEr and in situ lakelander and DrONe explorer (POSEIDON)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compositional Measurements of Saturn’s Upper Atmosphere and Rings from Cassini INMS: An Extended Analysis of Measurements from Cassini’s Grand Finale Orbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cordier</w:t>
+                <w:t xml:space="preserve">J. Serigano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tobie</w:t>
+                <w:t xml:space="preserve">S. M. Hörst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard K. Achterberg</w:t>
+                <w:t xml:space="preserve">C. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. V. Yelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09815-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (6), pp.e2022JE007238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395339v3</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03670148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIRS: an imaging spectrometer for the MMX mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+                <w:t xml:space="preserve">COSAC's Only Gas Chromatogram Taken on Comet 67P/Churyumov‐Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leseigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hendrik Bredehöft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitanya Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 73, pp.211. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (6), pp.e202200116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40623-021-01423-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202200116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03474821v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopy quantification of functional carbon groups in kerogens and coals: A calibration procedure</w:t>
+                <w:t xml:space="preserve">Science goals and new mission concepts for futureexploration of Titan’s atmosphere, geologyand habitability: titan POlar scout/orbitEr and in situ lakelander and DrONe explorer (POSEIDON)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van T.H. Phan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beck</w:t>
+                <w:t xml:space="preserve">Sébastien Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Brech</w:t>
+                <w:t xml:space="preserve">Sandrine Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard K. Achterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.119853⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.911-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09815-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03208201v1</w:t>
+                <w:t xml:space="preserve">hal-03395339v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical constants of Pluto aerosol analogues from UV to near-IR</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MIRS: an imaging spectrometer for the MMX mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
+                <w:t xml:space="preserve">Maria Antonella Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernelle Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Doressoundiram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 162 (July), pp.114398. </w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40623-021-01423-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03154248v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03474821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suggested plausible structures for Titan's haze analogs using tandem mass spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optical constants of Pluto aerosol analogues from UV to near-IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Protopapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 358 (April), pp.114181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114181⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 162 (July), pp.114398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02982671v1</w:t>
+                <w:t xml:space="preserve">insu-03154248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Titan’s Organic Haze at Atomic Scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Infrared spectroscopy quantification of functional carbon groups in kerogens and coals: A calibration procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van T.H. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/abd93e⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 259 (October), pp.119853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.119853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03141605v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03208201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing tholins as analogues of the dark reddish material covering Pluto’s Cthulhu region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Quirico</w:t>
+                <w:t xml:space="preserve">Suggested plausible structures for Titan's haze analogs using tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Schmitt</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 367 (October), pp.114574. </w:t>
+              <w:t xml:space="preserve">, 2021, 358 (April), pp.114181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03248115v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02982671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experiments to unveil the molecular reactivity occurring during the processing of ices in the protosolar nebula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Testing tholins as analogues of the dark reddish material covering Pluto’s Cthulhu region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Vuitton</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.116011⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 367 (October), pp.114574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396048v1</w:t>
+                <w:t xml:space="preserve">insu-03248115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural elucidation of soluble organic matter: Application to Titan's haze</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Imaging Titan’s Organic Haze at Atomic Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hupin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Katharina Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 340, pp.113627. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 908, L13(11pp). </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abd93e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02436390v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03141605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition of Pluto aerosol analogues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Laboratory experiments to unveil the molecular reactivity occurring during the processing of ices in the protosolar nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vuitton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Wolters</w:t>
+                <w:t xml:space="preserve">G. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113774⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 531 (1 February), pp.art. 116011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.116011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02533967v1</w:t>
+                <w:t xml:space="preserve">hal-02396048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction dust – plasma in Titan's ionosphere: An experimental simulation of aerosols erosion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chemical composition of Pluto aerosol analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wolters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 345, pp.113741. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113741⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 346, pp.113774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02506044v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02533967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Measurements of Saturn's Upper Atmosphere and Rings from Cassini INMS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structural elucidation of soluble organic matter: Application to Titan's haze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. V. Yelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 340, pp.113627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JE006427⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02733230v1</w:t>
+                <w:t xml:space="preserve">insu-02436390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of ion trajectories in a dynamically harmonized Fourier‐Transform Ion Cyclotron Resonance cell using a Design of Experiments strategy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+                <w:t xml:space="preserve">Interaction dust – plasma in Titan's ionosphere: An experimental simulation of aerosols erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumeya Bekri</w:t>
+                <w:t xml:space="preserve">N. Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8659⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 345, pp.113741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02395300v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02506044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Ion Chemistry in an N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Plasma Discharge: Key Precursors to the Growth of Titan Tholins</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compositional Measurements of Saturn's Upper Atmosphere and Rings from Cassini INMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serigano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Horst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. V. Yelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113437⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (8), pp.e2020JE006427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02305252v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02733230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐resolution mass spectrometry for future space missions: Comparative analysis of complex organic matter with LAb‐CosmOrbitrap and laser desorption/ionization Fourier transform ion cyclotron resonance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Optimization of ion trajectories in a dynamically harmonized Fourier‐Transform Ion Cyclotron Resonance cell using a Design of Experiments strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barnabe Cherville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Thirkell</w:t>
+                <w:t xml:space="preserve">Christopher P. Rüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumeya Bekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 34 (10), pp.e8645. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8645⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 34 (7), pp.e8659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02343359v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02395300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disk-resolved Photometric Properties of Pluto and the Coloring Materials across its Surface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive Ion Chemistry in an N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Plasma Discharge: Key Precursors to the Growth of Titan Tholins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will M. Grundy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Verbiscer</w:t>
+                <w:t xml:space="preserve">David Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5e82⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 338 (1 March), pp.art. 113437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02468367v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02305252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On an EUV atmospheric simulation chamber to study the photochemical processes of titan's atmosphere</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High‐resolution mass spectrometry for future space missions: Comparative analysis of complex organic matter with LAb‐CosmOrbitrap and laser desorption/ionization Fourier transform ion cyclotron resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Selliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnabe Cherville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">Laurent Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.10009. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (10), pp.e8645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66950-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02879249v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02343359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of electron ionization mass spectra for space application using a Monte‐Carlo approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah M. Hörst</w:t>
+                <w:t xml:space="preserve">Disk-resolved Photometric Properties of Pluto and the Coloring Materials across its Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Protopapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa G. Trainer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cathy B. Olkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will M. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Yang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verbiscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8684⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159 (2), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5e82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02393452v1</w:t>
+                <w:t xml:space="preserve">insu-02468367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Study of Analogues of Titan’s Haze by Trapped Ion Mobility Coupled with a Fourier Transform Ion Cyclotron Mass Spectrometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Thompson</w:t>
+                <w:t xml:space="preserve">On an EUV atmospheric simulation chamber to study the photochemical processes of titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-019-02205-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.10009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66950-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02123537v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02879249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection Opportunity for Aromatic Signature in Titan's Aerosols in the 4.1–5.3 μm Range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Decomposition of electron ionization mass spectra for space application using a Monte‐Carlo approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Serigano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah M. Hörst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Grady Trainer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Melissa G. Trainer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 861 (2), pp.art. L25. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (8), pp.e8684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aacf88⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01838461v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02393452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of soluble and insoluble organic matter in analogues of Titan's aerosols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Structural Study of Analogues of Titan’s Haze by Trapped Ion Mobility Coupled with a Fourier Transform Ion Cyclotron Mass Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Rüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Ridgeway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (7), pp.1169-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-019-02205-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01802505v1</w:t>
+                <w:t xml:space="preserve">insu-02123537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay of COSAC and Ptolemy mass spectra at comet 67P/Churyumov-Gerasimenko</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection Opportunity for Aromatic Signature in Titan's Aerosols in the 4.1–5.3 μm Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Grady Trainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630286⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 861 (2), pp.art. L25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aacf88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452008v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01838461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of HPLC-Orbitrap method for identification of N-bearing molecules in complex organic material relevant to planetary environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparison of soluble and insoluble organic matter in analogues of Titan's aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 495, pp.185-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01309178v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01802505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's organic aerosols: Molecular composition and structure of laboratory analogues inferred from pyrolysis gas chromatography mass spectrometry analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decay of COSAC and Ptolemy mass spectra at comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Goesmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitanya Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marietta Morisson</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ian Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Morse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.038⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 600, A56 (7 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01332488v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Isomer Identification of Titan’s Tholins Organic Aerosols by Photoelectron/Photoion Coincidence Spectroscopy Coupled to VUV Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Cunha de Miranda</w:t>
+                <w:t xml:space="preserve">Development of HPLC-Orbitrap method for identification of N-bearing molecules in complex organic material relevant to planetary environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
+                <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gaie-Levrel</w:t>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (33), pp.6529-6540. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 275, pp.259-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b03346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01353953v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01309178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic compounds on comet 67P/Churyumov-Gerasimenko revealed by COSAC mass spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Titan's organic aerosols: Molecular composition and structure of laboratory analogues inferred from pyrolysis gas chromatography mass spectrometry analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Rosenbauer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marietta Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aab0689⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 277, pp.442-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01182551v1</w:t>
+                <w:t xml:space="preserve">insu-01332488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Synthesis Temperature on the Optical Indices of Organic Materials Produced by N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; RF Plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Molecular Isomer Identification of Titan’s Tholins Organic Aerosols by Photoelectron/Photoion Coincidence Spectroscopy Coupled to VUV Synchrotron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cunha de Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaie-Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201300150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (33), pp.6529-6540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b03346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00948948v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01353953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane Conversion in a N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Radiofrequency Discharge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Organic compounds on comet 67P/Churyumov-Gerasimenko revealed by COSAC mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Goesmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Rosenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hendrik Bredehoft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilija Stefanovic</w:t>
+                <w:t xml:space="preserve">Michel Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brankica Sikimic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Cernogora</w:t>
+                <w:t xml:space="preserve">Pascale Ehrenfreund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201300158⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349 (6247), pp.aab0689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aab0689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00955871v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01182551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of CO on Titan atmospheric reactivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Effect of the Synthesis Temperature on the Optical Indices of Organic Materials Produced by N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; RF Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (5), pp.409-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201300150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998727v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen incorporation in Titan's tholins inferred by high resolution orbitrap mass spectrometry and gas chromatography-mass spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Methane Conversion in a N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Radiofrequency Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilija Stefanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brankica Sikimic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.07.011⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (5), pp.472-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201300158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056129v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's atmosphere simulation experiment using continuum UV-VUV synchrotron radiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of CO on Titan atmospheric reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Giuliani</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgre.20064⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 238, pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793818v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the linear absorption coefficient for absolute comparison of plasma films in the mid-IR range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nitrogen incorporation in Titan's tholins inferred by high resolution orbitrap mass spectrometry and gas chromatography-mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problems of Atomic Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 404, pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843655v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of analogs of Titan's aerosols produced by dusty plasma</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Titan's atmosphere simulation experiment using continuum UV-VUV synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5047/eps.2013.05.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.778-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgre.20064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845819v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of methane concentration on the optical indices of Titan's aerosols analogues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Use of the linear absorption coefficient for absolute comparison of plasma films in the mid-IR range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stefanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Problems of Atomic Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (83), pp.168-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00732554v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile products controlling Titan's tholins production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Optical properties of analogs of Titan's aerosols produced by dusty plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Hadamcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.034⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (10), pp.1175-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5047/eps.2013.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00678297v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at Soleil. Application to Titan's atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Volatile products controlling Titan's tholins production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS Publications Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 219 (1), pp.230-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/eas/1258031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00830867v1</w:t>
+                <w:t xml:space="preserve">hal-00678297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid- and far-infrared absorption spectroscopy of Titan's aerosols analogues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of methane concentration on the optical indices of Titan's aerosols analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 221 (1), pp.320-327. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.07.025⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 221 (2), pp.670-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723548v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrile gas chemistry in Titan atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at Soleil. Application to Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAS Publications Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.199-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1258031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mid- and far-infrared absorption spectroscopy of Titan's aerosols analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 221 (1), pp.320-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrile gas chemistry in Titan atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 213 (2), pp.625-635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8068,7178 +8336,7178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMEGA/Mars Express dust storm catalogue: a local dust storm survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leseigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIRS/MMX: an imaging spectrometer to observe the Martian aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leseigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deimos photometric properties from Mars Express HRSC/SRC observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniela Tirsch</w:t>
+                <w:t xml:space="preserve">Integrated Study of Martian Dust: Detection of Local Dust Storms, Estimation of Vertical Distribution, and Surface Pressure Analysis Using OMEGA Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Kazama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leseigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vincendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasumasa Kasaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-276⟩</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281483v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical and morphological properties on the mid-infrared refractive indices of Titan aerosol analogs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
+                <w:t xml:space="preserve">Deimos photometric properties from Mars Express HRSC/SRC observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie El-Bez--Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-904⟩</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281571v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Study of Martian Dust: Detection of Local Dust Storms, Estimation of Vertical Distribution, and Surface Pressure Analysis Using OMEGA Observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yasumasa Kasaba</w:t>
+                <w:t xml:space="preserve">Influence of chemical and morphological properties on the mid-infrared refractive indices of Titan aerosol analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-574⟩</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279600v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new reference surface albedo map of Mars : An improved OMEGA/Mars Express albedo map at 1.08 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Stcherbinine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leseigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion irradiation of adenine: Implications for molecular growth in Titan’s atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Shouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naila Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reanalysis of trace species in Titan’s lower atmosphere from Huygens GCMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">MIRS: An infrared spectro-imager aboard the Martian Moon eXploration mission to study Phobos, Deimos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sarah M Hörst</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tenth International Conference on Mars 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Pasadena, United States. pp.LPI Contribution No. 3007, 2024, id.3065</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04683015v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04720507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIRS: An infrared spectro-imager aboard the Martian Moon eXploration mission to study Phobos, Deimos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reanalysis of trace species in Titan’s lower atmosphere from Huygens GCMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koyena Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S Fornasier</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah M Hörst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Mars 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04720507v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04683015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking laboratory and remote sensing investigations: grain size and mineral mixing studies as pivotal tools to interpret solar system exploration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Fossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Iannini Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Beccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-913, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04683013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of porosity and space-weathering on the spectroscopic and photometric properties of Phobos simulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-917, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04683320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Remote Sensing Data from Micro- to Macro-Scale: New Laboratory Investigations on Grain Size and Mineral Mixing in Support of Solar System Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Fossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Iannini Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Beccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, The Woodlands, United States. pp.LPI Contribution No. 3040, id.1953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04545063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIRS: MMX Infrared Spectrometer to Martian System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Barucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, The Woodlands, United States. pp.LPI Contribution No. 3040, id.1427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04542942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global characterization of the Martian global dust optical depth with 2.7 μm observations by OMEGA/MEx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kazama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leseigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vincendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Conference on Mars 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Pasadena (California), United States. pp.LPI Contribution No. 3007, 2024, id.3103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04682905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the New Optical Constants Database (OCdb) and its Importance for the Interpretation of Observational Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Vorobets</w:t>
+                <w:t xml:space="preserve">Development of Phobos Spectral Analogs and Evaluation of Organics Detectability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Doressoundiram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">242nd Meeting of the American Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Albuquerque (NM), United States. pp.id. 332.01</w:t>
+              <w:t xml:space="preserve">54th LPSC Lunar and Planetary Science Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, The Woodlands, United States. pp.LPI Contribution No. 2806, id.1433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04544918v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04544967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Phobos Spectral Analogs and Evaluation of Organics Detectability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Beck</w:t>
+                <w:t xml:space="preserve">On the New Optical Constants Database (OCdb) and its Importance for the Interpretation of Observational Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Roser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiaan Boersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Boydstun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Vorobets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th LPSC Lunar and Planetary Science Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, The Woodlands, United States. pp.LPI Contribution No. 2806, id.1433</w:t>
+              <w:t xml:space="preserve">242nd Meeting of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Albuquerque (NM), United States. pp.id. 332.01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04544967v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04544918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Optical Constants of Titan and Pluto Aerosol Analogs from the Visible to the Infrared and Their Use to Analyze Cassini and New Horizons Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale P. Cruikshank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Annual Meeting of the Division for Planetary Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, San Antonio, United States. pp.id. 220.01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04520870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;structure in Titan's upper atmosphere revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélie Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koyena Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Serigano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hörst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03774468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of trace species in Titan's ionosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Isotopic ratios in Titan's HCN and HC&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N derived from Cassini/CIRS observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Horst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-479, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2022-479⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Grenada, Spain. pp.EPSC2022-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04545510v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane vertical profile in Titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Serigano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koyena Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélie Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hörst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03753564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic ratios in Titan's HCN and HC&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N derived from Cassini/CIRS observations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Seasonal variation of trace species in Titan's ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maélie Coutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koyena Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Serigano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Horst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Grenada, Spain. pp.EPSC2022-258, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2022-258⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796705v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04545510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Radiolytic Origin of Red Organics at the Surface of the Arrokoth Trans-Neptunian Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wolters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, The Woodlands, Texas, United States. pp.LPI Contribution No. 2678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport processes of dust and water in the Martian atmosphere revealed by the MIRS: an imaging spectrometer for the MMX mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiromu Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta Barucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernelle Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Doressoundiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Online, Greece. pp.Abstract C3.1-0005-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03896416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Analyses of Tholins Using DMF-DMA Derivatization For DraMS Instrument Onboard The Future Dragonfly Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Freissinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrobiology Science Conference (AbSciCon) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Atlanta, United States. pp.id. 204-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation opportunities for Mars atmosphere with the MIRS instrument aboard the Martian Moon eXploration mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Doressoundiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta Barucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shohei Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Europlanet Science Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2021-124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03567034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular hydrogen in oxidized atmospheres of terrestrial exoplanets : Implications for water and oxygen formation </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2021-503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03317872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical constants of Pluto tholins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Germany. pp.EPSC2020-707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02925183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated effect of the Galactic Cosmic Rays on the surface of Pluto's dark-red region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Feniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC 2020 - 14th Europlanet Science Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Germany. pp.EPSC2020-828, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2020-828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02919181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Simulation of Pluto's Atmosphere and Aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pluto System After New Horizons 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Laurel, MD, United States. pp.LPI Contribution No. 2133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR quantification of the functional C groups in coals and extraterrestrial kerogens: a calibration procedure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Molecular reactivity of ices in the protosolar nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetSoc 2019, The 82nd Annual Meeting of The Meteoritical Society 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.LPIContrib.No.2157</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. EPSC-DPS2019-914-1 (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02182508v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular reactivity of ices in the protosolar nebula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">FTIR quantification of the functional C groups in coals and extraterrestrial kerogens: a calibration procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hai Van Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. EPSC-DPS2019-914-1 (2 p.)</w:t>
+              <w:t xml:space="preserve">MetSoc 2019, The 82nd Annual Meeting of The Meteoritical Society 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.LPIContrib.No.2157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368278v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02182508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatiles in Titan's lower atmosphere: Reinterpretation of Huygens-GCMS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Serigano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hörst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Trainer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. EPSC-DPS2019-906-1 (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing tholins as analogs of the dark reddish material covering the Cthulhu region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pluto System After New Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Laurel, United States. pp.LPI Contribution No. 2133, 2019, id.7075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory simulation of Pluto's atmospheric chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jaisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-957-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02202103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of ion mobility for the structural elucidation of soluble organic matter: Application to Titan's Haze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher P. Rüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ridgeway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European planetary science congress (EPSC) - Division for planetary sciences (DPS) of the American astronomical society (AAS Joint Meeting (2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing tholins as analogs of the dark reddish material covering the Cthulhu region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition of Pluto's aerosols analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wolters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory simulation of plasma-aerosols interaction in Titan's ionosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-1317-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02196496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key positive ion precursors to tholin formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Westlake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cassini Science Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of soluble and insoluble organic matter in analogues of Titan's aerosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-69-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04445600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPLC-Orbitrap analysis for identification of organic molecules in complex material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.801-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01208003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's Organic Aerosols : Molecular Composition And Structure Inferred From Systematic Pyrolysis Gas Chromatography Mass Spectrometry Analysis of Analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marietta Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.EGU2015-4181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01145309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Chemical Composition of TITAN’S Aerosols Analogues with a Systematic Pyrolysis-GCMS Analysis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marietta Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.P31C-3998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of CO on Titan atmospheric reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P51I-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la formation et les propriétés des aérosols de Titan en laboratoire avec l'expérience PAMPRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Général de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at soleil. application to titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECLA: European Conference on Laboratory Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.199-203, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eas/1258031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of methane concentration on the optical indices of Titan's aerosols analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop on Titan Through Time; Unlocking Titan's Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Greenbelt, Maryland, United States. pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimicking Titan's upper atmosphere reactivity with a RF-capacitively coupled N2-CH4 plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the infuence of CO on a dusty N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; CCP RF discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amines and optical properties of Titan's aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC 2012 (European Planetary Science Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Madrid, Spain. pp.EPSC2012-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of organic material produced in a dusty plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Titan's upper atmosphere reactivity with a N2-CH4 plasma discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan-like reactors to simulate globally the chemistry in Titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Workshop on Titan Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An RF plasma experiment to simulate the production of Titan's atmospheric aerosols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Gas phase chemistry in a plasma setup simulating Titan atmospheric reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">18th Symposium on Application of Plasma Processes and Workshop on Plasmas as a Planetary Atmospheres Mimics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Vratna, Slovakia. pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665407v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase chemistry in a plasma setup simulating Titan atmospheric reactivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">An RF plasma experiment to simulate the production of Titan's atmospheric aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Symposium on Application of Plasma Processes and Workshop on Plasmas as a Planetary Atmospheres Mimics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Vratna, Slovakia. pp.34-40</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665365v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaseous chemistry for a Titan's atmospheric plasma experimental simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy. EPSC2010-418 (2p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie induite par un plasma rf dans un mélange N2-CH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hogrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe congrès de la Division Plasma de la SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15249,1560 +15517,1560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of MMX/MIRS Phobos observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Théret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Doressoundiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-462, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04688953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing Martian Atmospheric Observations with MIRS, the MMX Imaging Spectrometer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space weathering of nontronite and goethite minerals simulated by laser irradiation: preparation for future MIRS observations on Phobos and Deimos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Gaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Stcherbinine</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-456, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2024-456⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-805, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04691178v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04671651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space weathering of nontronite and goethite minerals simulated by laser irradiation: preparation for future MIRS observations on Phobos and Deimos</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Preparing Martian Atmospheric Observations with MIRS, the MMX Imaging Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leseigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Fourgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beck</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Stcherbinine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-805, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2024-805⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-456, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04671651v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04691178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of volatile compounds in the atmosphere of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koyena Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Serigano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah M. Hörst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03861268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport processes of dust and water in the Martian atmosphere revealed by the MMX Infrared Spectrometer (MIRS): Fast retrieval code for aerosol and gaseous profiles for limb-sounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Doressoundiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Barucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Forget and M. Millour (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.3562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03896464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a Spectral Phobos Regolith Analog in Preparation of the MMX Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Doressoundiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.P22B-2101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03912670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory studies of tholins, analogues of Titan aerosols, with the LAb-CosmOrbitrap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Selliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnabe Cherville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC 2018 (European Planetary Science Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of traces elements in the organic chemistry of upper atmosphere of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Grady Trainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisseth Gavilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titan Aeronomy and Climate Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01333915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's atmosphere simulation experiment using a continuous-spectrum UV-VUV synchrotron beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Madrid, Spain. 7, pp.EPSC2012-194, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan tholins analysed by in situ mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bénilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Madrid, Spain. 7, pp.EPSC2012-866, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APSIS: a Titan's atmosphere simulation experiment using a continuous-spectrum UV synchrotron beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. 6, pp.EPSC-DPS2011-775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far infrared properties of Titan's tholins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16812,124 +17080,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Early Earth Photochemistry Through Experimental Simulations of Planetary Atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franz Saija, Giuseppe Cassone (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prebiotic Photochemistry: From Urey–Miller-like Experiments to Recent Findings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 4, Royal Society of Chemistry, pp.60-78, 2021, 978-1-83916-177-3/ 978-1-83916-435-4/978-1-83916-436-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781839164354-00060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03261964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16939,269 +17207,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered species during ion irradiation of adenine: Implications for Titan's atmospheric chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rácz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EUV Non-Linear Optics Based Approach to Study the Photochemical Processes of Titanś Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03031747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17211,114 +17479,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental simulation of Titan's aerosols formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planétologie et astrophysique de la terre [astro-ph.EP]. Université de Versailles-Saint Quentin en Yvelines; Ruhr-Universität Bochum, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00878846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId456"/>
+      <w:footerReference w:type="default" r:id="rId463"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17465,51 +17733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Coutelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koyena Das" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Serigano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Westlake" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952601v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Wargnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yumoto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fornasier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mahlke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453080" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351899v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fornasier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El-Bez-Sebastien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tirsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Barucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Bernardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reess" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00746-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kazama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Aoki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leseigneur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Kasaba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE008987" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04842988v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116418" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05157719v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Alvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Evezard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Berthoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leleu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01499-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doressoundiram" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116216" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poggiali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wargnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beccarelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Brucato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347681" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. H&#246;rst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244583" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garcia-Caurel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sciamma-O&#8217;brien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346820" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04520742v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fornasier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wargnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Hasselmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tirsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-D Matz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449220" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03901032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolters" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Aug&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115396" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04191010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Poggiali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Doressoundiram" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Beck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2132" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03894063v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245294" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116316v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R&#252;ger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03650139v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leseigneur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hendrik Bredeh&#246;ft" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya Giri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Kr&#252;ger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202201925" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03510824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Ogohara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromu Nakagawa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Kouyama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Usui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01417-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03895409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boithias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac9c03" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670148v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serigano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. H&#246;rst" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. He" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Yelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007238" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200116" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395339v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09815-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03474821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Barucci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01423-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03208201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van T.H. Phan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119853" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03154248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Protopapa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114398" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114181" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141605v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schulz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kaiser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abd93e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03248115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fayolle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114574" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuitton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436390v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113627" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533967v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113774" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02506044v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113741" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02733230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Horst" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006427" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395300v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. R&#252;ger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Bekri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8659" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02305252v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113437" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabe Cherville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirkell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8645" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02468367v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy B. Olkin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will M. Grundy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yang Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verbiscer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5e82" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879249v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66950-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02393452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa G. Trainer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8684" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ridgeway" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thompson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02205-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01838461v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Math&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Grady Trainer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aacf88" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01802505v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452008v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Goesmann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Wright" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Morse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630286" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309178v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.03.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01332488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Morisson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.038" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353953v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahjoub" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b03346" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182551v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Rosenbauer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hendrik Bredehoft" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ehrenfreund" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0689" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948948v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fleury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300150" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52VHK10K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955871v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Stefanovic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Sikimic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300158" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMZQKXQG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998727v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. He" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.027" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GQWZ0BS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056129v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793818v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20064" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843655v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefanovic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hadamcik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2013.05.019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.08.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G6ZW0W0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678297v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et-Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.034" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80RF9FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830867v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258031" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723548v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929TQ7VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756910v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O'Brien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.04.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LJ8NVPG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279583v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1672" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280391v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bail" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1731" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281483v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie El-Bez--S&#233;bastien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tirsch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-276" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281571v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-904" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-574" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279428v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stcherbinine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1459" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281529v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vuitton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Matuszewski" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa H&#233;nault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shouse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Chaouche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1384" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04683015v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M H&#246;rst" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-573" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720507v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Barucci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernardi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Reess" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04683013v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Fossi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Iannini Lelarge" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Beccarelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-913" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04683320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moingeon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-917" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04545063v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fossi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iannini Lelarge" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Beccarelli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04542942v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barucci" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Merlin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04682905v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazama" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aoki" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincendon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04544918v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Roser" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Boersma" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boydstun" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Vorobets" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04544967v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gautier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04520870v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cook" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale P. Cruikshank" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03774468v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#246;rst" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04545510v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Horst" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-479" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03753564v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796705v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jolly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-258" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869217v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03896416v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462898v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulesteix" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freissinet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03567034v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-124" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03317872v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-503" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925183v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fayolle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02919181v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-828" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387154v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182508v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Van Phan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368278v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368266v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Trainer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463791v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02202103v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaisle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368286v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridgeway" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368300v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368282v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196496v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796627v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Westlake" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445600v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maillard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208003v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145309v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115623v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954734v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850122v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750391v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695659v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741736v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741761v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742643v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741827v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777739v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665717v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665407v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665365v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665789v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669540v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buch" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hogrel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04688953v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ret" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-462" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691178v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Fourgeaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-456" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04671651v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l David" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Barucci" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-805" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03861268v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03896464v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakagawa" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoki" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doressoundiram" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912670v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02498794v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333915v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisseth Gavilan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742633v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742649v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;nilan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coll" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669756v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669753v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Correia" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261964v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164354-00060" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05527204v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R&#225;cz" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03031747v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00878846v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Bernardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonafous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tristan Buey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0277093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Coutelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koyena Das" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Serigano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Westlake" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leseigneur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Battalio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025je009502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952601v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Wargnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yumoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fornasier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mahlke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351899v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fornasier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El-Bez-Sebastien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tirsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555564" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Barucci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reess" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00746-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kazama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Aoki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Kasaba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE008987" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04842988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116418" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05157719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Evezard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Berthoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leleu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01499-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doressoundiram" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116216" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564851v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poggiali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wargnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beccarelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Brucato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347681" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. H&#246;rst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244583" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garcia-Caurel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sciamma-O&#8217;brien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346820" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04520742v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fornasier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wargnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Hasselmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tirsch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-D Matz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449220" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03901032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolters" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Aug&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115396" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04191010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Poggiali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Doressoundiram" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Beck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2132" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03894063v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245294" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116316v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R&#252;ger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03510824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Ogohara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromu Nakagawa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Kouyama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Usui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01417-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03650139v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leseigneur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hendrik Bredeh&#246;ft" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya Giri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Kr&#252;ger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202201925" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03895409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boithias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac9c03" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serigano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. H&#246;rst" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. He" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Yelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007238" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266821v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200116" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395339v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09815-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03474821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Barucci" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01423-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03154248v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Protopapa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114398" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03208201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van T.H. Phan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119853" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982671v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114181" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03248115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fayolle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114574" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schulz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kaiser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abd93e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396048v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuitton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533967v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113774" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436390v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113627" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02506044v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113741" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02733230v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Horst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006427" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395300v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. R&#252;ger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Bekri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8659" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02305252v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113437" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabe Cherville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirkell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8645" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02468367v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy B. Olkin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will M. Grundy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yang Li" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verbiscer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5e82" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879249v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66950-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02393452v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa G. Trainer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8684" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123537v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ridgeway" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thompson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02205-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01838461v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Math&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Grady Trainer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aacf88" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01802505v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452008v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Goesmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Wright" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Morse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630286" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309178v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.03.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01332488v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Morisson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.038" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353953v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahjoub" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b03346" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182551v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Rosenbauer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hendrik Bredehoft" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ehrenfreund" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0689" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948948v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fleury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300150" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52VHK10K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955871v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Stefanovic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Sikimic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300158" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMZQKXQG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998727v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. He" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.027" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GQWZ0BS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056129v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793818v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20064" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843655v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefanovic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845819v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hadamcik" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2013.05.019" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678297v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et-Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.034" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80RF9FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732554v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.08.015" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G6ZW0W0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830867v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258031" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723548v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929TQ7VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756910v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O'Brien" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.04.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LJ8NVPG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279583v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1672" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280391v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bail" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1731" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279600v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-574" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281483v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie El-Bez--S&#233;bastien" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tirsch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-276" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281571v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-904" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stcherbinine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1459" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281529v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vuitton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Matuszewski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa H&#233;nault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shouse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Chaouche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1384" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720507v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Barucci" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernardi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Reess" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04683015v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M H&#246;rst" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-573" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04683013v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Fossi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Iannini Lelarge" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Beccarelli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-913" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04683320v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moingeon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-917" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04545063v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fossi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iannini Lelarge" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Beccarelli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04542942v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barucci" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Merlin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04682905v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazama" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aoki" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincendon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04544967v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gautier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04544918v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Roser" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Boersma" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boydstun" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Vorobets" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04520870v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cook" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale P. Cruikshank" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03774468v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#246;rst" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796705v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jolly" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-258" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03753564v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04545510v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Horst" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-479" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869217v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03896416v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462898v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulesteix" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freissinet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03567034v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-124" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03317872v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-503" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925183v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fayolle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02919181v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-828" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387154v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368278v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182508v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Van Phan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368266v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Trainer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463791v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02202103v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaisle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368286v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridgeway" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368300v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368282v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196496v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796627v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Westlake" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445600v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maillard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208003v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145309v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115623v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954734v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850122v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750391v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695659v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741736v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741761v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742643v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741827v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777739v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665717v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665365v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665407v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665789v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669540v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buch" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hogrel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04688953v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ret" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-462" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04671651v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Barucci" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-805" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691178v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Fourgeaud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-456" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03861268v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03896464v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakagawa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoki" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doressoundiram" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912670v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02498794v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333915v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisseth Gavilan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742633v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742649v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;nilan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coll" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669756v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669753v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Correia" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261964v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164354-00060" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05527204v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R&#225;cz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03031747v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00878846v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>