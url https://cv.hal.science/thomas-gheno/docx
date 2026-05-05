--- v1 (2026-03-25)
+++ v2 (2026-05-05)
@@ -100,1533 +100,1563 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of Kirkendall porosity in single-phase Ni-based diffusion couples</w:t>
+                <w:t xml:space="preserve">Origin of Ti-6.0Al-1.8Sn-4.0Zr-2.1Mo-0.1Si superior high-temperature oxidation resistance: HR-STEM identification of Ti4AlN3 MAX phase and TiN at the alloy/oxide interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Salsi</w:t>
+                <w:t xml:space="preserve">Kevin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lesseur</w:t>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Desgranges</w:t>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gheno</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 293, pp.121022. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46, pp.102722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.MTLA.2026.102722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059579v1</w:t>
+                <w:t xml:space="preserve">hal-05568391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion in the TiN and Ti2N alloys: The case of N, Ti, and O</w:t>
+                <w:t xml:space="preserve">Time evolution of Kirkendall porosity in single-phase Ni-based diffusion couples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Gautier</w:t>
+                <w:t xml:space="preserve">Camille Salsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Puydoyeux</w:t>
+                <w:t xml:space="preserve">Julien Lesseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Epifano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.114197⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 293, pp.121022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223322v1</w:t>
+                <w:t xml:space="preserve">hal-05059579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Role of the Grain Structure in the Oxidation of Polycrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Diffusion in the TiN and Ti2N alloys: The case of N, Ti, and O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Puydoyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10311-5⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 259, pp.114197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.114197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709031v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Al and refractory alloying elements (W, Ta and Hf) on oxidation kinetics, oxygen dissolution and diffusion in titanium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 237, pp.112330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Role of Nitrogen in the Oxidation of Titanium-Based Alloys by Changing the Reaction Gas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling the Role of the Grain Structure in the Oxidation of Polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Djedaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10275-6⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10311-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668514v1</w:t>
+                <w:t xml:space="preserve">hal-04709031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Alloy Depletion During Selective Oxidation in Polycrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the Role of Nitrogen in the Oxidation of Titanium-Based Alloys by Changing the Reaction Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-023-10187-x⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10275-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04268192v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Compressive Creep and Hydrostatic Pressure on Diffusion in NiCr and NiSi Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of Alloy Depletion During Selective Oxidation in Polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Desgranges</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rimpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-022-06814-y⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-023-10187-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821874v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of diffusion with non-equilibrium vacancies, Kirkendall shift and porosity in single-phase alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of Compressive Creep and Hydrostatic Pressure on Diffusion in NiCr and NiSi Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 215, pp.111785. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.4247-4257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2022.111785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-022-06814-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792936v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effects on high temperature oxidation of MCrAlY coatings processed via APS and HVOF depositions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of diffusion with non-equilibrium vacancies, Kirkendall shift and porosity in single-phase alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Kalush</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victor Szczepan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128483⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 215, pp.111785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2022.111785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659709v1</w:t>
+                <w:t xml:space="preserve">hal-03792936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alumina Failure and Post-failure Oxidation in the NiCoCrAlY Alloy System at High Temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Size effects on high temperature oxidation of MCrAlY coatings processed via APS and HVOF depositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kalush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-021-10060-9⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 440, pp.128483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288006v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for Al2O3 failure in MCrAlY APS coatings using short-term oxidation at high temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Alumina Failure and Post-failure Oxidation in the NiCoCrAlY Alloy System at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 184, pp.1-15/109334. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (5-6), pp.487-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-021-10060-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196688v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of surface deformation in the oxidation of NiCr alloys at 340–600 °C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Screening for Al2O3 failure in MCrAlY APS coatings using short-term oxidation at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Desgranges</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Martinelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 108805, p. 1-14. </w:t>
+              <w:t xml:space="preserve">, 2021, 184, pp.1-15/109334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899636v1</w:t>
+                <w:t xml:space="preserve">hal-03196688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation Behavior of a Spark Plasma Sintered Ti–48Al–2W–0.1B Alloy at 800 °C</w:t>
               </w:r>
@@ -1664,51 +1694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 93 (5-6), pp.587-600. </w:t>
@@ -1740,2025 +1770,2129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain boundary diffusion of chromium in polycrystalline nickel studied by SIMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the role of surface deformation in the oxidation of NiCr alloys at 340–600 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.100283. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108805, p. 1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350066v1</w:t>
+                <w:t xml:space="preserve">hal-02899636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first-principles based description of the Hf-Ni system supported by high-temperature synchrotron experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grain boundary diffusion of chromium in polycrystalline nickel studied by SIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Ross</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2018.08.011⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.100283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679209v1</w:t>
+                <w:t xml:space="preserve">hal-02350066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Simulation of Composition Profiles in NiCoCrAl Alloys During Al2O3 Scale Growth in Oxidation and Oxidation-Dissolution Regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A first-principles based description of the Hf-Ni system supported by high-temperature synchrotron experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.K. Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greta Lindwall</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X.L. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 668, pp.142-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-018-9877-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2018.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978273v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracer diffusion of Cr in Ni and Ni-22Cr studied by SIMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the Simulation of Composition Profiles in NiCoCrAl Alloys During Al2O3 Scale Growth in Oxidation and Oxidation-Dissolution Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Martinelli</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Lindwall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2018.08.004⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-018-9877-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350036v1</w:t>
+                <w:t xml:space="preserve">hal-01978273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Al2O3-Scale Growth by Oxidation and Dissolution in Molten Silicate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tracer diffusion of Cr in Ni and Ni-22Cr studied by SIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian Gleeson</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2018.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941933v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes of Deposit-Induced Accelerated Attack of MCrAlY Systems at 1100 °C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Thermodynamic Approach to Guide Reactive Element Doping: Hf Additions to NiCrAl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bi-Cheng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Lindwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 87 (1-2), pp.249-270. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 87 (3-4), pp.297-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-016-9706-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-016-9669-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01954754v1</w:t>
+                <w:t xml:space="preserve">hal-01986837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thermodynamic Approach to Guide Reactive Element Doping: Hf Additions to NiCrAl</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Kinetics of Al2O3-Scale Growth by Oxidation and Dissolution in Molten Silicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gleeson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 87 (3-4), pp.297-310. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 87 (3-4), pp.527-539</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-016-9706-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01986837v1</w:t>
+                <w:t xml:space="preserve">hal-01941933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling of Al–Co–Cr, Al–Co–Ni, Co–Cr–Ni ternary systems towards a description for Al–Co–Cr–Ni</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modes of Deposit-Induced Accelerated Attack of MCrAlY Systems at 1100 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zi-Kui Liu</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gleeson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52, pp.125-142. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87 (1-2), pp.249-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2015.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-016-9669-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678999v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and thermodynamic modeling of the Al–Co–Cr–Ni system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Lindwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zi-Kui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gleeson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (5), pp.055001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1468-6996/16/5/055001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Reaction Mechanism of MCrAlY Alloys with Oxide–Sulfate Deposits at 1100 °C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic modeling of Al–Co–Cr, Al–Co–Ni, Co–Cr–Ni ternary systems towards a description for Al–Co–Cr–Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Lindwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian Gleeson</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zi-Kui Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.125-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2015.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-016-9649-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01956143v1</w:t>
+                <w:t xml:space="preserve">hal-04678999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Principles Calculations, Experimental Study, and Thermodynamic Modeling of the Al-Co-Cr System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the Reaction Mechanism of MCrAlY Alloys with Oxide–Sulfate Deposits at 1100 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gleeson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121386⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (5-6), pp.385-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-016-9649-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678957v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Hot Corrosion of Nickel at 700 °C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reaction morphologies developed by nickel aluminides in type II hot corrosion conditions: The effect of chromium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Zahiri Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Heuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gleeson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-015-9588-6⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.32-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963863v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Reaction of MCrAlY Coating Compositions with CaO Deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">First-Principles Calculations, Experimental Study, and Thermodynamic Modeling of the Al-Co-Cr System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan L Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnie B Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Lindwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gleeson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-015-9550-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.e0121386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982750v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction morphologies developed by nickel aluminides in type II hot corrosion conditions: The effect of chromium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the Hot Corrosion of Nickel at 700 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gleeson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 101, pp.32-46. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (5-6), pp.567-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.08.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-015-9588-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678978v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of breakaway oxidation of Fe–Cr and Fe–Cr–Ni alloys in dry and wet carbon dioxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High Temperature Reaction of MCrAlY Coating Compositions with CaO Deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J. Young</w:t>
+                <w:t xml:space="preserve">Gerald H Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gleeson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 77, pp.246-256. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (1-2), pp.185-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-015-9550-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997332v2</w:t>
+                <w:t xml:space="preserve">hal-01982750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of breakaway oxidation of Fe–Cr and Fe–Cr–Ni alloys in dry and wet carbon dioxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Kinetics of breakaway oxidation of Fe–Cr and Fe–Cr–Ni alloys in dry and wet carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Young</w:t>
+                <w:t xml:space="preserve">David J. Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">, 2013, 77, pp.246-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2012.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020028v1</w:t>
+                <w:t xml:space="preserve">hal-01997332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carburisation of ferritic Fe-Cr alloys by low carbon activity gases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mechanism of breakaway oxidation of Fe–Cr and Fe–Cr–Ni alloys in dry and wet carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianqiang Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David J. Young</w:t>
+                <w:t xml:space="preserve">David Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, vol. 53, pp. 2767-2777. </w:t>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2011.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2012.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726316v1</w:t>
+                <w:t xml:space="preserve">hal-02020028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carburisation of ferritic Fe-Cr alloys by low carbon activity gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 53, pp. 2767-2777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2011.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterization of sulfur distribution in Ni-based superalloy and thermal barrier coatings after high temperature oxidation: a SIMS analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djar Oquab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Cadoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 73 (1-2), pp.95-113. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-009-9164-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3768,91 +3902,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l’étude de la corrosion à haute température par le dialogue essais-calculs: données, modèles, outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paris-Saclay, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04659007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3862,254 +3996,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of refractory elements and of aluminium on oxygen diffusion and solubility in Titanium alloys: experiments and first-principles calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Connétable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Conference on Titanium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Edinbourg, United Kingdom. pp.47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7490/f1000research.1119888.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the role of substrate microstructure and short-circuit diffusion in the oxidation of Ni-Cr alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIGH-TEMPERATURE OXIDATION AND CORROSION 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4119,114 +4253,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation and carburisation of model chromia-forming alloys in carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Material chemistry. Institut National Polytechnique de Toulouse - INPT; University of New South Wales, 2012. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012INPT0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04245380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4373,51 +4507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059579v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223322v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Puydoyeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114197" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djedaa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10311-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10275-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rimpot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-023-10187-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06814-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Szczepan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111785" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalush" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128483" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10060-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109334" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108805" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bacos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ceccacci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davoine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09973-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350066v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ross" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Ray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Kramer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.08.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978273v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Lindwall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-018-9877-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350036v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.08.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gleeson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9669-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi-Cheng Zhou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Ross" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9706-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Kui Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2015.12.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/5/055001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956143v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9649-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan L Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie B Lindahl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121386" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963863v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9588-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald H Meier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9550-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Zahiri Azar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Heuer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.08.029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997332v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Young" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.07.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.05.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cadoret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9164-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4EDE8952760BD30BBF173D5E8C7A251D5704EF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04659007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736603v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119888.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04245380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0060" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568391v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MTLA.2026.102722" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223322v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Puydoyeux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114197" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709031v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djedaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10311-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10275-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rimpot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-023-10187-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06814-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Szczepan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111785" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalush" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128483" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10060-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196688v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109334" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bacos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ceccacci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davoine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09973-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108805" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ross" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Ray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Kramer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.08.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978273v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Lindwall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-018-9877-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.08.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi-Cheng Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Ross" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9706-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gleeson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9669-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Kui Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/5/055001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2015.12.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956143v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9649-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678978v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Zahiri Azar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Heuer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.08.029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan L Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie B Lindahl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121386" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963863v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9588-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982750v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald H Meier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9550-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997332v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Young" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.07.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726316v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.05.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565646v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cadoret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9164-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4EDE8952760BD30BBF173D5E8C7A251D5704EF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04659007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119888.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04245380v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>