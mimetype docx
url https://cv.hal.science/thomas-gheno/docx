--- v2 (2026-05-05)
+++ v3 (2026-05-28)
@@ -532,248 +532,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Al and refractory alloying elements (W, Ta and Hf) on oxidation kinetics, oxygen dissolution and diffusion in titanium alloys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the Role of the Grain Structure in the Oxidation of Polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Djedaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112330⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10311-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677286v1</w:t>
+                <w:t xml:space="preserve">hal-04709031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Role of the Grain Structure in the Oxidation of Polycrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Al and refractory alloying elements (W, Ta and Hf) on oxidation kinetics, oxygen dissolution and diffusion in titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walid Djedaa</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 237, pp.112330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10311-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709031v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Role of Nitrogen in the Oxidation of Titanium-Based Alloys by Changing the Reaction Gas</w:t>
               </w:r>
@@ -1385,516 +1385,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alumina Failure and Post-failure Oxidation in the NiCoCrAlY Alloy System at High Temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening for Al2O3 failure in MCrAlY APS coatings using short-term oxidation at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-021-10060-9⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184, pp.1-15/109334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288006v1</w:t>
+                <w:t xml:space="preserve">hal-03196688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for Al2O3 failure in MCrAlY APS coatings using short-term oxidation at high temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alumina Failure and Post-failure Oxidation in the NiCoCrAlY Alloy System at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 184, pp.1-15/109334. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (5-6), pp.487-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-021-10060-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196688v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation Behavior of a Spark Plasma Sintered Ti–48Al–2W–0.1B Alloy at 800 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the role of surface deformation in the oxidation of NiCr alloys at 340–600 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Bacos</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-020-09973-8⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108805, p. 1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860033v1</w:t>
+                <w:t xml:space="preserve">hal-02899636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of surface deformation in the oxidation of NiCr alloys at 340–600 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation Behavior of a Spark Plasma Sintered Ti–48Al–2W–0.1B Alloy at 800 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bacos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ceccacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 108805, p. 1-14. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (5-6), pp.587-600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-020-09973-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899636v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain boundary diffusion of chromium in polycrystalline nickel studied by SIMS</w:t>
               </w:r>
@@ -1919,51 +1919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.100283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2261,51 +2261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, pp.145-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2640,274 +2640,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and thermodynamic modeling of the Al–Co–Cr–Ni system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic modeling of Al–Co–Cr, Al–Co–Ni, Co–Cr–Ni ternary systems towards a description for Al–Co–Cr–Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Lindwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zi-Kui Liu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Gleeson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (5), pp.055001. </w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.125-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1468-6996/16/5/055001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2015.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787202v1</w:t>
+                <w:t xml:space="preserve">hal-04678999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling of Al–Co–Cr, Al–Co–Ni, Co–Cr–Ni ternary systems towards a description for Al–Co–Cr–Ni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study and thermodynamic modeling of the Al–Co–Cr–Ni system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Lindwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zi-Kui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gleeson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52, pp.125-142. </w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (5), pp.055001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2015.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1468-6996/16/5/055001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678999v1</w:t>
+                <w:t xml:space="preserve">hal-03787202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Reaction Mechanism of MCrAlY Alloys with Oxide–Sulfate Deposits at 1100 °C</w:t>
               </w:r>
@@ -4166,51 +4166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIGH-TEMPERATURE OXIDATION AND CORROSION 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4507,51 +4507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568391v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MTLA.2026.102722" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223322v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Puydoyeux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114197" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709031v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djedaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10311-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10275-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rimpot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-023-10187-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06814-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Szczepan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111785" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalush" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128483" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10060-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196688v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109334" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bacos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ceccacci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davoine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09973-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108805" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ross" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Ray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Kramer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.08.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978273v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Lindwall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-018-9877-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.08.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi-Cheng Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Ross" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9706-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gleeson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9669-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Kui Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/5/055001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2015.12.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956143v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9649-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678978v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Zahiri Azar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Heuer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.08.029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan L Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie B Lindahl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121386" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963863v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9588-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982750v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald H Meier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9550-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997332v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Young" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.07.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726316v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.05.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565646v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cadoret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9164-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4EDE8952760BD30BBF173D5E8C7A251D5704EF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04659007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119888.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04245380v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568391v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MTLA.2026.102722" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223322v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Puydoyeux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114197" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djedaa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10311-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112330" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10275-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rimpot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-023-10187-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06814-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Szczepan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111785" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalush" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128483" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109334" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10060-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899636v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108805" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bacos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ceccacci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davoine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09973-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ross" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Ray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Kramer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.08.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978273v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Lindwall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-018-9877-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.08.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi-Cheng Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Ross" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9706-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gleeson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9669-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Kui Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2015.12.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/5/055001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956143v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9649-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678978v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Zahiri Azar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Heuer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.08.029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan L Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie B Lindahl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121386" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963863v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9588-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982750v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald H Meier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9550-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997332v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Young" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.07.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726316v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.05.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565646v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cadoret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9164-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4EDE8952760BD30BBF173D5E8C7A251D5704EF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04659007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119888.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04245380v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>