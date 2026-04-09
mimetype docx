--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Functionalized Iron Oxide Nanoparticles by Microwave-Assisted Co-Precipitation: A New One-Step Method in Water</w:t>
+                <w:t xml:space="preserve">Synthesis and Photocatalytic Activity of High-Quality Lead(II) Sulfide Nanoparticles from Lead(II) Thiosemicarbazone Complexes as Single Source Precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adrien Yepseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Venturini</w:t>
+                <w:t xml:space="preserve">Linda Nyamen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Martinez</w:t>
+                <w:t xml:space="preserve">Solenne Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
+                <w:t xml:space="preserve">Kevin Ketchemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (18), pp.4484. </w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29184484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2024/9932000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717039v1</w:t>
+                <w:t xml:space="preserve">hal-04466734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Dispersion Medium on NMR Relaxation Properties of Superparamagnetic Iron Oxide Nanoparticles between 0.24 mT and 14.1 T</w:t>
               </w:r>
@@ -400,289 +400,289 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyns Verel Che Dji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roua Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Fleutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (42), pp.22089-22097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c02448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Photocatalytic Activity of High-Quality Lead(II) Sulfide Nanoparticles from Lead(II) Thiosemicarbazone Complexes as Single Source Precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration of Functionalized Iron Oxide Nanoparticles by Microwave-Assisted Co-Precipitation: A New One-Step Method in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Cherraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Yepseu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Girardet</w:t>
+                <w:t xml:space="preserve">Pierre Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Nyamen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solenne Fleutot</w:t>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Ketchemen</w:t>
+                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (18), pp.4484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2024/9932000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29184484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466734v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One step superparamagnetic iron oxide nanoparticles by a microwave process: optimization of microwave parameters with an experimental design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -772,51 +772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the percentage of magnetite in iron oxide nanoparticles: A comparison between Mössbauer spectroscopy and Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Fleutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 143, pp.107258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -902,51 +902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPIONs magnetic nanoparticles for MRI applications: Microwave synthesis and physicochemical, magnetic and biological characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pinzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36, pp.106819. </w:t>
@@ -1036,103 +1036,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid microwave synthesis of magnetic nanoparticles in physiological serum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyns Verel Che Dji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Fleutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1166,90 +1166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spinel Magnetic Iron Oxide Nanoparticles: Properties, Synthesis and Washing Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1300,103 +1300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper (II) Heterocyclic Thiosemicarbazone Complexes as Single-Source Precursors for the Preparation of Cu9S5 Nanoparticles: Application in Photocatalytic Degradation of Methylene Blue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Yepseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Nyamen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Ketchemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
@@ -1434,64 +1434,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the influence of autoclave sterilization on the properties of citrate functionalized iron oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Cherraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pinzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1581,77 +1581,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Physicochemical Properties of Chitin Extracted from Cicada orni Sloughs Harvested in Three Different Years and Characterization of the Resulting Chitosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Poerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1734,51 +1734,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la synthèse micro-ondes de nanoparticules d'oxyde de fer superparamagnétiques pour des applications biomédicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Lorraine, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022LORR0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1837,90 +1837,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPIONs magnetic nanoparticles for biomedical applications: synthesis by microwave assisted coprecipitation and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pinzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1994,51 +1994,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step microwave synthesis of functionalized magnetic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bianchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2046,51 +2046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pinzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano 2020 The Nanoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
@@ -2288,51 +2288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Soudant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleutot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00459K" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04717039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Cherraj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29184484" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyns Verel Che Dji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02448" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Yepseu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nyamen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ketchemen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/9932000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04486208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kessler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202300226" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2023.107258" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106819" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2022-0601" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12168127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12010061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2021-0303" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poerio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311278" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04105472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0187" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Soudant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleutot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00459K" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Yepseu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nyamen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ketchemen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/9932000" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyns Verel Che Dji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02448" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04717039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Cherraj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29184484" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04486208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kessler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202300226" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2023.107258" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106819" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2022-0601" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12168127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12010061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2021-0303" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poerio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311278" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04105472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0187" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>