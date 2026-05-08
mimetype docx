--- v0 (2026-03-05)
+++ v1 (2026-05-08)
@@ -506,274 +506,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating unset endodontic sealers’ eugenol and hydrocortisone roles in modulating the initial steps of inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complement activation links inflammation to dental tissue regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madison Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad About</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 24 (2), pp.639-647. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00784-019-02957-2⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 24 (12), pp.4185-4196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00784-020-03621-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547442v1</w:t>
+                <w:t xml:space="preserve">hal-03191393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complement activation links inflammation to dental tissue regeneration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating unset endodontic sealers’ eugenol and hydrocortisone roles in modulating the initial steps of inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Richard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Jean-Louis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad About</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 24 (12), pp.4185-4196. </w:t>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.639-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00784-020-03621-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00784-019-02957-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191393v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulp Fibroblast Contribution to the Local Control of Pulp Inflammation via Complement Activation</w:t>
               </w:r>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad About</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endodontics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (9), pp.S26-S32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -928,51 +928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad About</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endodontics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -991,521 +991,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complement activation links inflammation to dental tissue regeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madison Bergmann</w:t>
+                <w:t xml:space="preserve">Pulp Fibroblasts Contribution to the Local Control of Pulp Inflammation via Complement Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Fournis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad About</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00784-020-03621-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (9), pp.S26-S32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joen.2020.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189279v1</w:t>
+                <w:t xml:space="preserve">hal-03191414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulp Fibroblasts Contribution to the Local Control of Pulp Inflammation via Complement Activation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Le Fournis</w:t>
+                <w:t xml:space="preserve">Complement activation links inflammation to dental tissue regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madison Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad About</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endodontics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joen.2020.06.029⟩</w:t>
+              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (12), pp.4185-4196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00784-020-03621-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191414v1</w:t>
+                <w:t xml:space="preserve">hal-03189279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioRoot RCS Extracts Modulate the Early Mechanisms of Periodontal Inflammation and Regeneration</w:t>
+                <w:t xml:space="preserve">Investigating endodontic sealers eugenol and hydrocortisone roles in modulating the initial steps of inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad About</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endodontics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joen.2019.04.003⟩</w:t>
+              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.639-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00784-019-02957-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547421v1</w:t>
+                <w:t xml:space="preserve">hal-02529087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating endodontic sealers eugenol and hydrocortisone roles in modulating the initial steps of inflammation</w:t>
+                <w:t xml:space="preserve">BioRoot RCS Extracts Modulate the Early Mechanisms of Periodontal Inflammation and Regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad About</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00784-019-02957-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (8), pp.1016-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joen.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529087v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulp capping materials modulate the balance between inflammation and regeneration</w:t>
               </w:r>
@@ -1651,77 +1651,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madison Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad About</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endodontics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (11), pp.1686-1691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1941,51 +1941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rombouts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad About</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endodontics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (12), pp.2074-2080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2322,51 +2322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Fournis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jeanneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas El Karim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionnuala Lundy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2021.06.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547541v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sfeir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Zogheib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanon Patel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateshbabu Nagendrababu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143965" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Mohamed Aly Ahmed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shady Nabhan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bukiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-021-04080-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547442v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad About" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-019-02957-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Bergmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-020-03621-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Roumani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2020.06.029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2019.04.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02185271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rombouts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Bakhtiar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2018.09.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2018.06.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rufas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chmilewsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dejou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2017.02.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2017.07.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas A. El Karim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliosa T. C. Mccrudden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary K. Mcgabon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M. Curtis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2015.12.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Fournis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jeanneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas El Karim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionnuala Lundy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2021.06.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547541v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sfeir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Zogheib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanon Patel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateshbabu Nagendrababu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143965" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Mohamed Aly Ahmed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shady Nabhan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bukiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-021-04080-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Bergmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad About" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-020-03621-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547442v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-019-02957-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Roumani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2020.06.029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2019.04.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02185271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rombouts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Bakhtiar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2018.09.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2018.06.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rufas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chmilewsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dejou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2017.02.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2017.07.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas A. El Karim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliosa T. C. Mccrudden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary K. Mcgabon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M. Curtis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2015.12.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>