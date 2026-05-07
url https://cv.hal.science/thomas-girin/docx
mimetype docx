--- v0 (2026-03-04)
+++ v1 (2026-05-07)
@@ -1471,593 +1471,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Arabidopsis mutants impaired in the systemic regulation of root nitrate uptake by the nitrogen status of the plant.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rich TILLING resource for studying gene function in Brassica rapa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Erban</w:t>
+                <w:t xml:space="preserve">Amandine Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Michael Hubberten</w:t>
+                <w:t xml:space="preserve">Stephen Amoah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 153 (3), pp.1250-60. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.110.157354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507517v1</w:t>
+                <w:t xml:space="preserve">hal-01604324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rich TILLING resource for studying gene function in Brassica rapa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Stephenson</w:t>
+                <w:t xml:space="preserve">Identification of Arabidopsis mutants impaired in the systemic regulation of root nitrate uptake by the nitrogen status of the plant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Girin</w:t>
+                <w:t xml:space="preserve">El-Sayed El-Kafafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Widiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Perez</w:t>
+                <w:t xml:space="preserve">Alexander Erban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Amoah</w:t>
+                <w:t xml:space="preserve">Hans-Michael Hubberten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153 (3), pp.1250-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.110.157354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604324v1</w:t>
+                <w:t xml:space="preserve">hal-00507517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassicaceae INDEHISCENT genes specify valve margin cell fate and repress replum formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gibberellins control fruit patterning in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sherry A Kempin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Perez</w:t>
+                <w:t xml:space="preserve">Karim Sorefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04244.x⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (19), pp.2127-2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.593410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204205v1</w:t>
+                <w:t xml:space="preserve">hal-02664974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gibberellins control fruit patterning in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brassicaceae INDEHISCENT genes specify valve margin cell fate and repress replum formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Sorefan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Fuentes</w:t>
+                <w:t xml:space="preserve">Cassandra M P Goldsack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A Wood</w:t>
+                <w:t xml:space="preserve">Sherry A Kempin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (19), pp.2127-2132. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63 (2), pp.329-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.593410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04244.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664974v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A regulated auxin minimum is required for seed dispersal in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sorefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2172,51 +2172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meristematic sculpting in fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sorefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Ostergaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3733,51 +3733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gr&#233;goire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.70075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soulhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01005-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02092366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Agapit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Leit&#227;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12971" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fleurisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Phommabouth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atem Mahfoudhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40569-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01749308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Ellison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0434-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chardin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krapp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C. David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie A. Krapp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru376" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sayed El Kafafi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017863108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Paicu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stephenson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fuentes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn K&#246;rner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.090944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed El-Kafafi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Hubberten" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157354" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604324v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Amoah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-62" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M P Goldsack" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry A Kempin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04244.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664974v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Arnaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sorefan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Wood" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.593410" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Liljegren" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Robles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07875" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-V52J4VMN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ostergaard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Palenchar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01712.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087065v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Remans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.075721" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668884v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.087718" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Manuella Perrine Walker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied El Khafafi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gregoire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrario-Mery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472354v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daniel-Vedele" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gr&#233;goire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.70075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soulhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01005-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02092366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Agapit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Leit&#227;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12971" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fleurisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Phommabouth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atem Mahfoudhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40569-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01749308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Ellison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0434-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chardin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krapp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C. David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie A. Krapp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru376" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sayed El Kafafi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017863108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Paicu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stephenson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fuentes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn K&#246;rner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.090944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Amoah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-62" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507517v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed El-Kafafi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Hubberten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157354" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sorefan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Wood" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.593410" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M P Goldsack" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry A Kempin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04244.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Liljegren" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Robles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07875" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-V52J4VMN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ostergaard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Palenchar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01712.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087065v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Remans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.075721" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668884v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.087718" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Manuella Perrine Walker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied El Khafafi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gregoire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrario-Mery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472354v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daniel-Vedele" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>