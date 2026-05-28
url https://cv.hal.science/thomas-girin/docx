--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -2973,303 +2973,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Nitrate Response in Pooideae Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CHARACTERIZATION OF A NITRATE HIGH-AFFINITY TRANSPORT SYSTEM IN BRACHYPODIUM DISTACHYON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gregoire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ferrario-Mery</w:t>
+                <w:t xml:space="preserve">Françoise Daniel-Vedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Krapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Symposium on the Nitrogen Nutrition of Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nanjing (Chine), China</w:t>
+              <w:t xml:space="preserve">4th International Brachypodium Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Huesca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517496v1</w:t>
+                <w:t xml:space="preserve">hal-04472354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERIZATION OF A NITRATE HIGH-AFFINITY TRANSPORT SYSTEM IN BRACHYPODIUM DISTACHYON</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure David</w:t>
+                <w:t xml:space="preserve">Understanding Nitrate Response in Pooideae Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Daniel-Vedele</w:t>
+                <w:t xml:space="preserve">Sylvie Ferrario-Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Krapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Brachypodium Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Huesca, Spain</w:t>
+              <w:t xml:space="preserve">The Fourth International Symposium on the Nitrogen Nutrition of Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nanjing (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472354v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Nitrate Response in Pooideae Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3733,51 +3733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gr&#233;goire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.70075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soulhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01005-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02092366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Agapit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Leit&#227;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12971" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fleurisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Phommabouth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atem Mahfoudhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40569-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01749308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Ellison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0434-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chardin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krapp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C. David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie A. Krapp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru376" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sayed El Kafafi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017863108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Paicu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stephenson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fuentes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn K&#246;rner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.090944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Amoah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-62" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507517v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed El-Kafafi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Hubberten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157354" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sorefan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Wood" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.593410" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M P Goldsack" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry A Kempin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04244.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Liljegren" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Robles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07875" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-V52J4VMN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ostergaard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Palenchar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01712.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087065v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Remans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.075721" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668884v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.087718" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Manuella Perrine Walker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied El Khafafi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gregoire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrario-Mery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472354v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daniel-Vedele" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gr&#233;goire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.70075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soulhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01005-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02092366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Agapit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Leit&#227;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12971" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fleurisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Phommabouth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atem Mahfoudhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40569-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01749308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Ellison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0434-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chardin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krapp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C. David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie A. Krapp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru376" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sayed El Kafafi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017863108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Paicu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stephenson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fuentes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn K&#246;rner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.090944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Amoah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-62" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507517v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed El-Kafafi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Hubberten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157354" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sorefan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Wood" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.593410" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M P Goldsack" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry A Kempin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04244.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Liljegren" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Robles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07875" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-V52J4VMN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ostergaard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Palenchar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01712.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087065v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Remans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.075721" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668884v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.087718" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Manuella Perrine Walker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied El Khafafi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472354v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daniel-Vedele" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gregoire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrario-Mery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>