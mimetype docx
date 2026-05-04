--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Godin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor, CORIA, University of Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.026106. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level polarization-maintaining Er$^{3+}$ : ZBLAN fiber laser tunable from 3.4 μm to 3.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Eremeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.51. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2025046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Ultrafast Single-Shot Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Rodrigues de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (7), pp.3871-3879. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a high-energy fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (26), pp.46649. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.537887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">μJ-level normal-dispersion fiber optical chirped-pulse parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2024006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.8-µm polarization-maintaining Er fiber laser mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15106. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.517526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped femtosecond Thulium laser at 2309 nm mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15093. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.516958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.08010. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs-chip-based mid-infrared supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-023-01299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical parametric generation in OP-GaAs waveguides pumped by a femtosecond fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (4), pp.886-889. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.443896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optically driven lensless single-shot ultrafast optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-022-00759-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on time-stretch dispersive Fourier transform and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2022.2067487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagues scélérates optiques - Étude des événements extrêmes en photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Optique Photonique, TIP520WEB, pp.e6422. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e6422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral correlations in a fiber-optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.043503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level efficient 2.3 µm thulium fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Starecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (20), pp.5788. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.403450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked diode-pumped Tm,Ho:LiYF4 laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.045801. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/ab6b25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy normal-dispersion fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (23), pp.6398. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.408367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative soliton resonance in a mode-locked Nd-fiber laser operating at 927 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (22), pp.5497. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of higher-order stimulated Brillouin scattering on the occurrence of extreme events in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (1), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.013809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Normal Dispersion Mode-Locked Erbium-Doped Fiber Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (11), pp.97. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib7110097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time tracking of single shockwaves via amplified time-stretch imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (16), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5028349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy dissipative soliton-driven fiber optical parametric oscillator emitting at 1.7 µ m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-H Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (11), pp.115103. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aadfcd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked diode-pumped Tm$^{3+}$ :YLF laser emitting at 1.91 $\mu$m using a GaAs-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.045807. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aaa9aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Noise High-Energy Dissipative Soliton Erbium Fiber Laser for Fiber Optical Parametric Oscillator Pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.2161. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8112161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative Soliton Fiber Laser Mode-Locked With a Resonant InGaAs-Based Saturable Absorber Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (21), pp.1772 - 1775. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2017.2751748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin scattering-induced rogue waves in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.45868. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep45868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy dissipative solitons generation from a large normal dispersion Er-fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (7), pp.1414. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.001414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast high-repetition imaging of fuel sprays using picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33396--33407. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent rogue wave structures and statistics in spontaneous modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep10380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time noise and wavelength correlations in octave-spanning supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.18452 - 18460. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.018452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction-free sensitive wavefront sensor based on continuous position sensitive detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aït-Ameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (34), pp.8310 - 8317. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.52.008310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoherent resonant seeding of modulation instability in optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.5338 - 5341. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.005338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse pseudo-nonlinear effects measured in solid-state laser materials using a sensitive time-resolved technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Porée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Catunda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.733-740. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-5043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00844868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baryscan: a sensitive and user-friendly alternative to Z scan for weak nonlinearities measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aït-Ameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (8), pp.1401-1403. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.001401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant of the method of Fox and Li dedicated to intracavity laser beam shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Society of America A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (3), pp.489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascades of pi-phase plates: a transparent diffractive focusing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (7), pp.1647-1654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations about Z-scan sensitivity improvement: theory versus experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Päivänranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boudebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (3), pp.579-587. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-009-3459-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00407924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dynamics of a High-Energy Normal-Dispersion Fiber Optical Parametric Chirped-Pulse Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur paramétrique fibré à dérive de fréquence : performances et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Intensity THz Pulses Generation In Lithium Niobate Using A Reflective Echelon Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">µJ-level normal dispersion fiber optical parametric chirped-pulse oscillator based on a collapsed-ends photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual European Optical Society Anual Meeting (EOSAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2023, Dijon, France. pp.06002, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328706002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity single-cycle THz source driven by a high-power fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2023 - Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared parametric generation in OP-GaAs waveguides pumped by a femtosecond erbium-doped fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.25, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2582510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of fiber optical parametric chirped pulse oscillation at 1 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, France. NpTu1E.3, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpTu1E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events generation via cascaded stimulated Brillouin scattering in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources laser ultra-rapides fibrées émettant dans le moyen infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic time-stretch: applications to ultrafast spectroscopy and real-time imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Tm,Ho):YLF laser passively mode-locked with a graphene saturable absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical real-time tracking of high-speed phenomena (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-time Measurements, Rogue Phenomena, and Single-Shot Applications IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2506896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of dissipative soliton resonance mode-locking in an all-polarization-maintaining neodymium fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2019.JTh3A.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large core, low-NA Neodymium-doped fiber for high power CW and pulsed laser operation near 900 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively Mode-locked (Tm,Ho) :YLF Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par étirage temporel : application à la détection d’événements ultra-courts et non-répétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - CDOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie toute-optique en temps réel pour l’étude de phénomènes ultra-courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively Mode-locked (Tm,Ho):YLF Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Congress 2018 (ASSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power ultrafast fiber laser system at 3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy picosecond fiber optical parametric oscillator emitting in the biological window around 1.7 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stimulated Brillouin scattering on the dynamics of a self-pulsing fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leblond Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.91 μm Diode-pumped Tm3+:YLF Bulk Laser Passively Mode-locked with GaAs-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2017.JTh2A.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of InGaAs-based saturable absorbers for ultrafast fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à verrouillage de modes par absorbant saturable à semi-conducteur massif à fort contraste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.9 μm laser based on highly doped Tm3+ :YLF crystalline liquid-phase-epitaxy layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IS-OM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d’impulsions picosecondes haute énergie dans un oscillateur paramétrique optique à fibre accordable autour de 1.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm-doped crystalline liquid-epitaxy fluoride layers for 2 μm waveguide, thin-disk and ultra-short pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT’16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared wavelength conversion in chalcogenide optical microfibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly doped Tm3+:YLF crystalline liquid-phase-epitaxy layers for 1.9µm laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Orale ASSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm-doped crystalline liquid-epitaxy fluoride layers for 2 μm waveguide, thin-disk and ultra-short pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements extrêmes dans un laser à fibre dopée Yb auto-pulsé par diffusion Brillouin stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively modelocked Er-doped fiber laser for the generation of high-energy dissipative solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events and heavy-tailed distributions in an Yb-doped fiber laser self-pulsed by stimulated Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of picosecond fiber laser for high repetition diesel spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time spectra and wavelength correlation maps: new insights into octave-spanning supercontinuum generation and rogue waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser source for emitting a group of pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US10879667B2. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie optique ultra-rapide : des oscillateurs laser à l'imagerie single-shot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Université de Rouen - Normandie, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05025791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Godin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor, CORIA, University of Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring EUV high-harmonic spectra via nonlinear propagation in MgO crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (4), pp.046110. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0317575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped ultrafast 2.3 µm laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (2), pp.284. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.580857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level polarization-maintaining Er$^{3+}$ : ZBLAN fiber laser tunable from 3.4 μm to 3.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Eremeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.51. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2025046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Ultrafast Single-Shot Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Rodrigues de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (7), pp.3871-3879. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.026106. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a high-energy fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (26), pp.46649. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.537887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">μJ-level normal-dispersion fiber optical chirped-pulse parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2024006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.8-µm polarization-maintaining Er fiber laser mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15106. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.517526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped femtosecond Thulium laser at 2309 nm mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15093. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.516958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.08010. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs-chip-based mid-infrared supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-023-01299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical parametric generation in OP-GaAs waveguides pumped by a femtosecond fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (4), pp.886-889. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.443896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optically driven lensless single-shot ultrafast optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-022-00759-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on time-stretch dispersive Fourier transform and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2022.2067487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagues scélérates optiques - Étude des événements extrêmes en photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Optique Photonique, TIP520WEB, pp.e6422. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e6422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral correlations in a fiber-optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.043503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level efficient 2.3 µm thulium fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Starecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (20), pp.5788. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.403450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked diode-pumped Tm,Ho:LiYF4 laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.045801. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/ab6b25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy normal-dispersion fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (23), pp.6398. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.408367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative soliton resonance in a mode-locked Nd-fiber laser operating at 927 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (22), pp.5497. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of higher-order stimulated Brillouin scattering on the occurrence of extreme events in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.013809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Normal Dispersion Mode-Locked Erbium-Doped Fiber Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (11), pp.97. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib7110097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time tracking of single shockwaves via amplified time-stretch imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (16), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5028349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked diode-pumped Tm$^{3+}$ :YLF laser emitting at 1.91 $\mu$m using a GaAs-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.045807. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aaa9aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy dissipative soliton-driven fiber optical parametric oscillator emitting at 1.7 µ m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-H Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (11), pp.115103. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aadfcd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Noise High-Energy Dissipative Soliton Erbium Fiber Laser for Fiber Optical Parametric Oscillator Pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.2161. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8112161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative Soliton Fiber Laser Mode-Locked With a Resonant InGaAs-Based Saturable Absorber Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (21), pp.1772 - 1775. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2017.2751748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin scattering-induced rogue waves in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.45868. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep45868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy dissipative solitons generation from a large normal dispersion Er-fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (7), pp.1414. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.001414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast high-repetition imaging of fuel sprays using picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33396--33407. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent rogue wave structures and statistics in spontaneous modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep10380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time noise and wavelength correlations in octave-spanning supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.18452 - 18460. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.018452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction-free sensitive wavefront sensor based on continuous position sensitive detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aït-Ameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (34), pp.8310 - 8317. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.52.008310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoherent resonant seeding of modulation instability in optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.5338 - 5341. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.005338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse pseudo-nonlinear effects measured in solid-state laser materials using a sensitive time-resolved technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Porée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Catunda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.733-740. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-5043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00844868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baryscan: a sensitive and user-friendly alternative to Z scan for weak nonlinearities measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aït-Ameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (8), pp.1401-1403. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.001401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant of the method of Fox and Li dedicated to intracavity laser beam shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Society of America A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (3), pp.489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascades of pi-phase plates: a transparent diffractive focusing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (7), pp.1647-1654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations about Z-scan sensitivity improvement: theory versus experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Päivänranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boudebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (3), pp.579-587. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-009-3459-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00407924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dynamics of a High-Energy Normal-Dispersion Fiber Optical Parametric Chirped-Pulse Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur paramétrique fibré à dérive de fréquence : performances et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Intensity THz Pulses Generation In Lithium Niobate Using A Reflective Echelon Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">µJ-level normal dispersion fiber optical parametric chirped-pulse oscillator based on a collapsed-ends photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual European Optical Society Anual Meeting (EOSAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2023, Dijon, France. pp.06002, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328706002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity single-cycle THz source driven by a high-power fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2023 - Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared parametric generation in OP-GaAs waveguides pumped by a femtosecond erbium-doped fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.25, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2582510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of fiber optical parametric chirped pulse oscillation at 1 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, France. NpTu1E.3, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpTu1E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events generation via cascaded stimulated Brillouin scattering in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources laser ultra-rapides fibrées émettant dans le moyen infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic time-stretch: applications to ultrafast spectroscopy and real-time imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical real-time tracking of high-speed phenomena (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-time Measurements, Rogue Phenomena, and Single-Shot Applications IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2506896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Tm,Ho):YLF laser passively mode-locked with a graphene saturable absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of dissipative soliton resonance mode-locking in an all-polarization-maintaining neodymium fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2019.JTh3A.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large core, low-NA Neodymium-doped fiber for high power CW and pulsed laser operation near 900 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par étirage temporel : application à la détection d’événements ultra-courts et non-répétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - CDOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively Mode-locked (Tm,Ho) :YLF Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie toute-optique en temps réel pour l’étude de phénomènes ultra-courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively Mode-locked (Tm,Ho):YLF Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Congress 2018 (ASSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power ultrafast fiber laser system at 3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy picosecond fiber optical parametric oscillator emitting in the biological window around 1.7 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, France. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stimulated Brillouin scattering on the dynamics of a self-pulsing fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leblond Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.91 μm Diode-pumped Tm3+:YLF Bulk Laser Passively Mode-locked with GaAs-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2017.JTh2A.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of InGaAs-based saturable absorbers for ultrafast fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d’impulsions picosecondes haute énergie dans un oscillateur paramétrique optique à fibre accordable autour de 1.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à verrouillage de modes par absorbant saturable à semi-conducteur massif à fort contraste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.9 μm laser based on highly doped Tm3+ :YLF crystalline liquid-phase-epitaxy layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IS-OM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared wavelength conversion in chalcogenide optical microfibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm-doped crystalline liquid-epitaxy fluoride layers for 2 μm waveguide, thin-disk and ultra-short pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT’16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm-doped crystalline liquid-epitaxy fluoride layers for 2 μm waveguide, thin-disk and ultra-short pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly doped Tm3+:YLF crystalline liquid-phase-epitaxy layers for 1.9µm laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Orale ASSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements extrêmes dans un laser à fibre dopée Yb auto-pulsé par diffusion Brillouin stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively modelocked Er-doped fiber laser for the generation of high-energy dissipative solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events and heavy-tailed distributions in an Yb-doped fiber laser self-pulsed by stimulated Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of picosecond fiber laser for high repetition diesel spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time spectra and wavelength correlation maps: new insights into octave-spanning supercontinuum generation and rogue waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser source for emitting a group of pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US10879667B2. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie optique ultra-rapide : des oscillateurs laser à l'imagerie single-shot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Université de Rouen - Normandie, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05025791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Hatim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guezennec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025046" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00917" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.537887" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cervera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.517526" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Eun Bae" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaulke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heidrich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516958" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jimenez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01299-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.443896" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00759-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2067487" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6422" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043503" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cozic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.403450" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soulard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab6b25" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005497" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177282v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kellou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013809" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394230v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Qian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7110097" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028349" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120672v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Hanzard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mussot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aadfcd" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01746042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aaa9aa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096616v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oudar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112161" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2751748" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45868" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120682v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Oudar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaponov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001414" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Toenger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Erkintalo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10380" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877549v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018452" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cagniot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.008310" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945714v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005338" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00844868v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromager" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cagniot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Por&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catunda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5043-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001401" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575206v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passilly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498536v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tra&#239;che" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#228;iv&#228;nranta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3459-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B5R7NP9V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109116" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663134v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357880v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martinez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299087" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555761v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231792" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582510" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418780v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mallek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872945" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180195v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Anas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180172v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096655v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506896" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418920v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Corre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2019.JTh3A.38" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418799v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418761v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096645v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096648v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419498v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soulard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096638v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863003v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Hanzard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086996" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Herve" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862963v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2017.JTh2A.16" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Oudar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418872v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418812v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salhi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418890v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418977v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Dudley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ahmad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420218v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418938v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418830v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328460v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950159v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Merolla" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024917v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05025791v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikhneva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Houard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Godin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Blum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0317575" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Eun Bae" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaulke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heidrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Golling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.580857" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Hatim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guezennec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00917" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.537887" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cervera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.517526" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516958" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jimenez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01299-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.443896" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00759-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2067487" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6422" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cozic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.403450" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Paris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soulard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab6b25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005497" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177282v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kellou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013809" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Qian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7110097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028349" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01746042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aaa9aa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Hanzard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mussot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aadfcd" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oudar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112161" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2751748" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611151v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45868" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120682v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Oudar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaponov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001414" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795553v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Toenger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Erkintalo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10380" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018452" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cagniot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.008310" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945714v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005338" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00844868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromager" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cagniot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Por&#233;e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catunda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5043-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442945v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001401" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passilly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498536v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tra&#239;che" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#228;iv&#228;nranta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3459-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B5R7NP9V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225832v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109116" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663134v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357880v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martinez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299087" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555761v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231792" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200276v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582510" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418780v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mallek" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872945" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180195v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Anas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096655v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506896" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180180v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Corre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2019.JTh3A.38" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096645v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418761v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096648v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419498v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soulard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096638v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863003v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Hanzard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086996" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Herve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862963v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2017.JTh2A.16" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862981v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Oudar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418890v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418872v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418812v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salhi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418977v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Dudley" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ahmad" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochette" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418961v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418938v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420218v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418830v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328447v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328460v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950159v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Merolla" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024917v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05025791v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>