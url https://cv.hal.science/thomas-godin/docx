--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Godin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor, CORIA, University of Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring EUV high-harmonic spectra via nonlinear propagation in MgO crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (4), pp.046110. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0317575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped ultrafast 2.3 µm laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (2), pp.284. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.580857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level polarization-maintaining Er$^{3+}$ : ZBLAN fiber laser tunable from 3.4 μm to 3.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Eremeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.51. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2025046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Ultrafast Single-Shot Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Rodrigues de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (7), pp.3871-3879. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.026106. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a high-energy fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (26), pp.46649. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.537887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">μJ-level normal-dispersion fiber optical chirped-pulse parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2024006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.8-µm polarization-maintaining Er fiber laser mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15106. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.517526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped femtosecond Thulium laser at 2309 nm mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15093. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.516958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.08010. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs-chip-based mid-infrared supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-023-01299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical parametric generation in OP-GaAs waveguides pumped by a femtosecond fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (4), pp.886-889. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.443896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optically driven lensless single-shot ultrafast optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-022-00759-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on time-stretch dispersive Fourier transform and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2022.2067487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagues scélérates optiques - Étude des événements extrêmes en photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Optique Photonique, TIP520WEB, pp.e6422. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e6422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral correlations in a fiber-optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.043503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level efficient 2.3 µm thulium fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Starecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (20), pp.5788. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.403450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked diode-pumped Tm,Ho:LiYF4 laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.045801. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/ab6b25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy normal-dispersion fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (23), pp.6398. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.408367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative soliton resonance in a mode-locked Nd-fiber laser operating at 927 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (22), pp.5497. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of higher-order stimulated Brillouin scattering on the occurrence of extreme events in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.013809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Normal Dispersion Mode-Locked Erbium-Doped Fiber Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (11), pp.97. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib7110097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time tracking of single shockwaves via amplified time-stretch imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (16), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5028349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked diode-pumped Tm$^{3+}$ :YLF laser emitting at 1.91 $\mu$m using a GaAs-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.045807. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aaa9aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy dissipative soliton-driven fiber optical parametric oscillator emitting at 1.7 µ m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-H Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (11), pp.115103. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aadfcd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Noise High-Energy Dissipative Soliton Erbium Fiber Laser for Fiber Optical Parametric Oscillator Pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.2161. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8112161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative Soliton Fiber Laser Mode-Locked With a Resonant InGaAs-Based Saturable Absorber Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (21), pp.1772 - 1775. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2017.2751748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin scattering-induced rogue waves in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.45868. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep45868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy dissipative solitons generation from a large normal dispersion Er-fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (7), pp.1414. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.001414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast high-repetition imaging of fuel sprays using picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33396--33407. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent rogue wave structures and statistics in spontaneous modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep10380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time noise and wavelength correlations in octave-spanning supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.18452 - 18460. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.018452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction-free sensitive wavefront sensor based on continuous position sensitive detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aït-Ameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (34), pp.8310 - 8317. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.52.008310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoherent resonant seeding of modulation instability in optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.5338 - 5341. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.005338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse pseudo-nonlinear effects measured in solid-state laser materials using a sensitive time-resolved technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Porée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Catunda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.733-740. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-5043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00844868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baryscan: a sensitive and user-friendly alternative to Z scan for weak nonlinearities measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aït-Ameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (8), pp.1401-1403. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.001401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant of the method of Fox and Li dedicated to intracavity laser beam shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Society of America A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (3), pp.489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascades of pi-phase plates: a transparent diffractive focusing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (7), pp.1647-1654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations about Z-scan sensitivity improvement: theory versus experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Päivänranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boudebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (3), pp.579-587. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-009-3459-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00407924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dynamics of a High-Energy Normal-Dispersion Fiber Optical Parametric Chirped-Pulse Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur paramétrique fibré à dérive de fréquence : performances et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Intensity THz Pulses Generation In Lithium Niobate Using A Reflective Echelon Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">µJ-level normal dispersion fiber optical parametric chirped-pulse oscillator based on a collapsed-ends photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual European Optical Society Anual Meeting (EOSAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2023, Dijon, France. pp.06002, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328706002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity single-cycle THz source driven by a high-power fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2023 - Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared parametric generation in OP-GaAs waveguides pumped by a femtosecond erbium-doped fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.25, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2582510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of fiber optical parametric chirped pulse oscillation at 1 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, France. NpTu1E.3, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpTu1E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events generation via cascaded stimulated Brillouin scattering in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources laser ultra-rapides fibrées émettant dans le moyen infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic time-stretch: applications to ultrafast spectroscopy and real-time imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical real-time tracking of high-speed phenomena (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-time Measurements, Rogue Phenomena, and Single-Shot Applications IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2506896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Tm,Ho):YLF laser passively mode-locked with a graphene saturable absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of dissipative soliton resonance mode-locking in an all-polarization-maintaining neodymium fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2019.JTh3A.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large core, low-NA Neodymium-doped fiber for high power CW and pulsed laser operation near 900 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par étirage temporel : application à la détection d’événements ultra-courts et non-répétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - CDOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively Mode-locked (Tm,Ho) :YLF Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie toute-optique en temps réel pour l’étude de phénomènes ultra-courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively Mode-locked (Tm,Ho):YLF Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Congress 2018 (ASSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power ultrafast fiber laser system at 3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy picosecond fiber optical parametric oscillator emitting in the biological window around 1.7 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, France. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stimulated Brillouin scattering on the dynamics of a self-pulsing fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leblond Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.91 μm Diode-pumped Tm3+:YLF Bulk Laser Passively Mode-locked with GaAs-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2017.JTh2A.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of InGaAs-based saturable absorbers for ultrafast fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d’impulsions picosecondes haute énergie dans un oscillateur paramétrique optique à fibre accordable autour de 1.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à verrouillage de modes par absorbant saturable à semi-conducteur massif à fort contraste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.9 μm laser based on highly doped Tm3+ :YLF crystalline liquid-phase-epitaxy layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IS-OM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared wavelength conversion in chalcogenide optical microfibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm-doped crystalline liquid-epitaxy fluoride layers for 2 μm waveguide, thin-disk and ultra-short pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT’16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm-doped crystalline liquid-epitaxy fluoride layers for 2 μm waveguide, thin-disk and ultra-short pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly doped Tm3+:YLF crystalline liquid-phase-epitaxy layers for 1.9µm laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Orale ASSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements extrêmes dans un laser à fibre dopée Yb auto-pulsé par diffusion Brillouin stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively modelocked Er-doped fiber laser for the generation of high-energy dissipative solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events and heavy-tailed distributions in an Yb-doped fiber laser self-pulsed by stimulated Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of picosecond fiber laser for high repetition diesel spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time spectra and wavelength correlation maps: new insights into octave-spanning supercontinuum generation and rogue waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser source for emitting a group of pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US10879667B2. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie optique ultra-rapide : des oscillateurs laser à l'imagerie single-shot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Université de Rouen - Normandie, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05025791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Godin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor, CORIA, University of Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring EUV high-harmonic spectra via nonlinear propagation in MgO crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (4), pp.046110. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0317575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped ultrafast 2.3 µm laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (2), pp.284. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.580857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Ultrafast Single-Shot Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Rodrigues de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (7), pp.3871-3879. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.026106. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level polarization-maintaining Er$^{3+}$ : ZBLAN fiber laser tunable from 3.4 μm to 3.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Eremeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.51. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2025046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a high-energy fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (26), pp.46649. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.537887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">μJ-level normal-dispersion fiber optical chirped-pulse parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2024006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.8-µm polarization-maintaining Er fiber laser mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15106. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.517526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped femtosecond Thulium laser at 2309 nm mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15093. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.516958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.08010. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs-chip-based mid-infrared supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-023-01299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical parametric generation in OP-GaAs waveguides pumped by a femtosecond fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (4), pp.886-889. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.443896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optically driven lensless single-shot ultrafast optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-022-00759-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on time-stretch dispersive Fourier transform and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2022.2067487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagues scélérates optiques - Étude des événements extrêmes en photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Optique Photonique, TIP520WEB, pp.e6422. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e6422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral correlations in a fiber-optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.043503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level efficient 2.3 µm thulium fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Starecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (20), pp.5788. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.403450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked diode-pumped Tm,Ho:LiYF4 laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.045801. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/ab6b25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy normal-dispersion fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (23), pp.6398. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.408367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative soliton resonance in a mode-locked Nd-fiber laser operating at 927 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (22), pp.5497. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of higher-order stimulated Brillouin scattering on the occurrence of extreme events in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.013809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Normal Dispersion Mode-Locked Erbium-Doped Fiber Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (11), pp.97. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib7110097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy dissipative soliton-driven fiber optical parametric oscillator emitting at 1.7 µ m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-H Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (11), pp.115103. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aadfcd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time tracking of single shockwaves via amplified time-stretch imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (16), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5028349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively mode-locked diode-pumped Tm$^{3+}$ :YLF laser emitting at 1.91 $\mu$m using a GaAs-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.045807. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aaa9aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Noise High-Energy Dissipative Soliton Erbium Fiber Laser for Fiber Optical Parametric Oscillator Pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.2161. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8112161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative Soliton Fiber Laser Mode-Locked With a Resonant InGaAs-Based Saturable Absorber Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (21), pp.1772 - 1775. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2017.2751748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin scattering-induced rogue waves in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.45868. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep45868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy dissipative solitons generation from a large normal dispersion Er-fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (7), pp.1414. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.001414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast high-repetition imaging of fuel sprays using picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33396--33407. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent rogue wave structures and statistics in spontaneous modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep10380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time noise and wavelength correlations in octave-spanning supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.18452 - 18460. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.018452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction-free sensitive wavefront sensor based on continuous position sensitive detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aït-Ameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (34), pp.8310 - 8317. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.52.008310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoherent resonant seeding of modulation instability in optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.5338 - 5341. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.005338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse pseudo-nonlinear effects measured in solid-state laser materials using a sensitive time-resolved technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Porée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Catunda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.733-740. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-5043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00844868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baryscan: a sensitive and user-friendly alternative to Z scan for weak nonlinearities measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aït-Ameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (8), pp.1401-1403. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.001401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant of the method of Fox and Li dedicated to intracavity laser beam shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Society of America A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (3), pp.489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascades of pi-phase plates: a transparent diffractive focusing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (7), pp.1647-1654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations about Z-scan sensitivity improvement: theory versus experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fromager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Päivänranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boudebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (3), pp.579-587. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-009-3459-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00407924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dynamics of a High-Energy Normal-Dispersion Fiber Optical Parametric Chirped-Pulse Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur paramétrique fibré à dérive de fréquence : performances et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Intensity THz Pulses Generation In Lithium Niobate Using A Reflective Echelon Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">µJ-level normal dispersion fiber optical parametric chirped-pulse oscillator based on a collapsed-ends photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual European Optical Society Anual Meeting (EOSAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2023, Dijon, France. pp.06002, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328706002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity single-cycle THz source driven by a high-power fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2023 - Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared parametric generation in OP-GaAs waveguides pumped by a femtosecond erbium-doped fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.25, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2582510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of fiber optical parametric chirped pulse oscillation at 1 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, France. NpTu1E.3, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpTu1E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events generation via cascaded stimulated Brillouin scattering in self-pulsing fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources laser ultra-rapides fibrées émettant dans le moyen infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic time-stretch: applications to ultrafast spectroscopy and real-time imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical real-time tracking of high-speed phenomena (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-time Measurements, Rogue Phenomena, and Single-Shot Applications IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2506896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Tm,Ho):YLF laser passively mode-locked with a graphene saturable absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of dissipative soliton resonance mode-locking in an all-polarization-maintaining neodymium fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2019.JTh3A.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large core, low-NA Neodymium-doped fiber for high power CW and pulsed laser operation near 900 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively Mode-locked (Tm,Ho) :YLF Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par étirage temporel : application à la détection d’événements ultra-courts et non-répétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - CDOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie toute-optique en temps réel pour l’étude de phénomènes ultra-courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively Mode-locked (Tm,Ho):YLF Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Congress 2018 (ASSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power ultrafast fiber laser system at 3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy picosecond fiber optical parametric oscillator emitting in the biological window around 1.7 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, France. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stimulated Brillouin scattering on the dynamics of a self-pulsing fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouher Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leblond Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.91 μm Diode-pumped Tm3+:YLF Bulk Laser Passively Mode-locked with GaAs-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2017.JTh2A.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of InGaAs-based saturable absorbers for ultrafast fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à verrouillage de modes par absorbant saturable à semi-conducteur massif à fort contraste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.9 μm laser based on highly doped Tm3+ :YLF crystalline liquid-phase-epitaxy layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IS-OM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d’impulsions picosecondes haute énergie dans un oscillateur paramétrique optique à fibre accordable autour de 1.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm-doped crystalline liquid-epitaxy fluoride layers for 2 μm waveguide, thin-disk and ultra-short pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT’16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared wavelength conversion in chalcogenide optical microfibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm-doped crystalline liquid-epitaxy fluoride layers for 2 μm waveguide, thin-disk and ultra-short pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly doped Tm3+:YLF crystalline liquid-phase-epitaxy layers for 1.9µm laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Orale ASSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements extrêmes dans un laser à fibre dopée Yb auto-pulsé par diffusion Brillouin stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passively modelocked Er-doped fiber laser for the generation of high-energy dissipative solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Gaponov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events and heavy-tailed distributions in an Yb-doped fiber laser self-pulsed by stimulated Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of picosecond fiber laser for high repetition diesel spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time spectra and wavelength correlation maps: New insights into octave-spanning supercontinuum generation and rogue waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Conference on Lasers &amp; Electro-Optics Europe &amp; International Quantum Electronics Conference CLEO EUROPE/IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2013.6801961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time spectra and wavelength correlation maps: new insights into octave-spanning supercontinuum generation and rogue waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser source for emitting a group of pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US10879667B2. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie optique ultra-rapide : des oscillateurs laser à l'imagerie single-shot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Université de Rouen - Normandie, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05025791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikhneva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Houard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Godin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Blum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0317575" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Eun Bae" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaulke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heidrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Golling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.580857" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Hatim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guezennec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00917" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.537887" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cervera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.517526" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516958" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jimenez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01299-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.443896" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00759-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2067487" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6422" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cozic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.403450" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Paris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soulard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab6b25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005497" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177282v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kellou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013809" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Qian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7110097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028349" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01746042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aaa9aa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Hanzard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mussot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aadfcd" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oudar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112161" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2751748" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611151v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45868" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120682v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Oudar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaponov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001414" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795553v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Toenger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Erkintalo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10380" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018452" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cagniot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.008310" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945714v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005338" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00844868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromager" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cagniot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Por&#233;e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catunda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5043-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442945v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001401" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passilly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498536v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tra&#239;che" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#228;iv&#228;nranta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3459-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B5R7NP9V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225832v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109116" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663134v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357880v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martinez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299087" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555761v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231792" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200276v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582510" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418780v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mallek" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872945" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180195v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Anas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096655v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506896" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180180v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Corre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2019.JTh3A.38" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096645v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418761v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096648v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419498v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soulard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096638v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863003v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Hanzard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086996" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Herve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862963v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2017.JTh2A.16" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862981v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Oudar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418890v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418872v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418812v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salhi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418977v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Dudley" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ahmad" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochette" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418961v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418938v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420218v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418830v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328447v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328460v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950159v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Merolla" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024917v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05025791v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikhneva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Houard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Godin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Blum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0317575" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Eun Bae" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaulke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heidrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Golling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.580857" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00917" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Hatim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guezennec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.537887" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cervera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.517526" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516958" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jimenez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01299-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.443896" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00759-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2067487" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6422" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cozic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.403450" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Paris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soulard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab6b25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005497" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177282v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kellou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013809" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Qian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7110097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120672v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Hanzard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mussot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aadfcd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028349" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01746042v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brasse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aaa9aa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oudar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112161" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2751748" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611151v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45868" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120682v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Oudar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaponov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001414" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795553v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Toenger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Erkintalo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10380" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018452" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cagniot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.008310" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945714v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005338" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00844868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromager" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cagniot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Por&#233;e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catunda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5043-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442945v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001401" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passilly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498536v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tra&#239;che" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#228;iv&#228;nranta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3459-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B5R7NP9V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225832v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109116" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663134v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357880v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martinez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299087" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555761v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231792" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200276v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582510" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418780v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mallek" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872945" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180195v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Anas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096655v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506896" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180180v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Corre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2019.JTh3A.38" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418761v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096645v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096648v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419498v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soulard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096638v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863003v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Hanzard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086996" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Herve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862963v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2017.JTh2A.16" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862981v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Oudar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418872v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418812v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salhi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418890v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418961v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418977v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Dudley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ahmad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418938v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420218v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418830v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328447v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328460v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617141v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wetzel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merolla" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6801961" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950159v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Merolla" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024917v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05025791v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>