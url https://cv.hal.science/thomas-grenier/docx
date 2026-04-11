--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -437,3494 +437,3628 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Long‐Term Fasting on Skeletal Muscle: Structure, Energy Metabolism and Function Using 31 P/ 1 H MRS and MRI</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of a patient-specific finite element simulation pipeline incorporating automated vertebral segmentation for predicting vertebral strength of a clinical database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Naëgel</w:t>
+                <w:t xml:space="preserve">Louis Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Viallon</w:t>
+                <w:t xml:space="preserve">Emile Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu Nguyen</w:t>
+                <w:t xml:space="preserve">Léa Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (2), pp.e13773. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 178, pp.107415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.13773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2026.107415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132099v1</w:t>
+                <w:t xml:space="preserve">hal-05573412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable Monotonic Networks and Constrained Learning for Interpretable Classification and Weakly Supervised Anomaly Detection</w:t>
+                <w:t xml:space="preserve">Impact of Long‐Term Fasting on Skeletal Muscle: Structure, Energy Metabolism and Function Using 31 P/ 1 H MRS and MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+                <w:t xml:space="preserve">Antoine Naëgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grenier</w:t>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cotton</w:t>
+                <w:t xml:space="preserve">Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 160, pp.111186. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.e13773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2024.111186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.13773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776992v2</w:t>
+                <w:t xml:space="preserve">hal-05132099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT-guided spatial normalization of nuclear hybrid imaging adapted to enlarged ventricles: Impact on striatal uptake quantification</w:t>
+                <w:t xml:space="preserve">Explainable Monotonic Networks and Constrained Learning for Interpretable Classification and Weakly Supervised Anomaly Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alae Eddine El Barkaoui</w:t>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Scheiber</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Janier</w:t>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthime Flaus</w:t>
+                <w:t xml:space="preserve">François Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120631⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160, pp.111186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2024.111186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803722v1</w:t>
+                <w:t xml:space="preserve">hal-04776992v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element models with automatic computed tomography bone segmentation for failure load computation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CT-guided spatial normalization of nuclear hybrid imaging adapted to enlarged ventricles: Impact on striatal uptake quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+                <w:t xml:space="preserve">Alae Eddine El Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+                <w:t xml:space="preserve">Christian Scheiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bermond</w:t>
+                <w:t xml:space="preserve">Marc Janier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mitton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthime Flaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.16576. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 294, pp.120631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-66934-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803712v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Sclerosis Clinical Forms Classification Study with Graph Convolutional Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element models with automatic computed tomography bone segmentation for failure load computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enyi Chen</w:t>
+                <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berardino Barile</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1268860⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.16576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-66934-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373468v1</w:t>
+                <w:t xml:space="preserve">hal-04803712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Weakly Supervised Gradient Attribution Constraint for Interpretable Classification and Anomaly Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Multiple Sclerosis Clinical Forms Classification Study with Graph Convolutional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enyi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berardino Barile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sappey-Marinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2023.3282789⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1268860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110698v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide-Free Robotic Control of Aphids as Crop Pests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Weakly Supervised Gradient Attribution Constraint for Interpretable Classification and Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgriEngineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriengineering4040058⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2023.3282789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806585v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning in veterinary medicine, an approach based on CNN to detect pulmonary abnormalities from lateral thoracic radiographs in cats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Dumortier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Boulocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.11418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-14993-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning detection of nanoparticles and multiple object tracking of their dynamic evolution during in situ ETEM studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.2484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-06308-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PET image enhancement using artificial intelligence for better characterization of epilepsy lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthime Flaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahya Deddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthonin Reilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Leiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Janier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.1042706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmed.2022.1042706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Magnetic Resonance Imaging Assessment of the Quadriceps Changes during an Extreme Mountain Ultramarathon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pesticide-Free Robotic Control of Aphids as Crop Pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Toan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Diaz Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+                <w:t xml:space="preserve">Vivien Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gilles</w:t>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/mss.0000000000002535⟩</w:t>
+              <w:t xml:space="preserve">AgriEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.903-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriengineering4040058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998029v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of normal pressure hydrocephalus following post-traumatic external hydrocephalus in an adult patient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Magnetic Resonance Imaging Assessment of the Quadriceps Changes during an Extreme Mountain Ultramarathon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Manet</w:t>
+                <w:t xml:space="preserve">Caroline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gergelé</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02688697.2020.1738340⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (4), pp.869-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/mss.0000000000002535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998015v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pilot Study on Convolutional Neural Networks for Motion Estimation From Ultrasound Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraz Khuram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewan Evain</w:t>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (12), pp.2565-2573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2976809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LU-Net: A Multistage Attention Network to Improve the Robustness of Segmentation of Left Ventricular Structures in 2-D Echocardiography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of normal pressure hydrocephalus following post-traumatic external hydrocephalus in an adult patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Manet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gergelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Leclerc</w:t>
+                <w:t xml:space="preserve">Zofia Czosnyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Smistad</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marek Czosnyka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.3003403⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02688697.2020.1738340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149347v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study on Convolutional Neural Networks for Motion Estimation From Ultrasound Images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu de Craene</w:t>
+                <w:t xml:space="preserve">LU-Net: A Multistage Attention Network to Improve the Robustness of Segmentation of Left Ventricular Structures in 2-D Echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Smistad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ostvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 67 (12), pp.2565-2573. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2976809⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 67 (12), pp.2519-2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.3003403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842580v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New OFSEP recommendations for MRI assessment of multiple sclerosis patients: Special consideration for gadolinium deposition and frequent acquisitions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tourdias</w:t>
+                <w:t xml:space="preserve">A Pilot Study on Convolutional Neural Networks for Motion Estimation From Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuram Faraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2020.01.083⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (12), pp.2565-2573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2976809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570313v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast electron tomography: Applications to beam sensitive samples and in situ TEM or operando environmental TEM studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New OFSEP recommendations for MRI assessment of multiple sclerosis patients: Special consideration for gadolinium deposition and frequent acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Hannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+                <w:t xml:space="preserve">Francoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Roiban</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Gay</w:t>
+                <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.009⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (4), pp.250-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2020.01.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151235v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning for Segmentation using an Open Large-Scale Dataset in 2D Echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Smistad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (9), pp.2198-2210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2019.2900516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Automatic myocardial ischemic lesion detection on magnetic resonance perfusion weighted imaging prior perfusion quantification: A pre-modeling strategy” [Comput. Biol. Med. 110 (2019) 108–119]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Daviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 114, pp.103455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.103455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic myocardial ischemic lesion detection on magnetic resonance perfusion weighted imaging prior perfusion quantification: A pre-modeling strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Daviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 110, pp.108-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and spectral regularization to discriminate tissues using multispectral photoacoustic imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast electron tomography: Applications to beam sensitive samples and in situ TEM or operando environmental TEM studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aneline Dolet</w:t>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Varray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yubin Liu</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13634-018-0554-8⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151, pp.480-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909562v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Fast Tomography in the (E)TEM to Probe Dynamics in Materials during Operando and In Situ Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Epicier</w:t>
+                <w:t xml:space="preserve">Spatial and spectral regularization to discriminate tissues using multispectral photoacoustic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneline Dolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Banjak</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Simon Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sid Koneti</w:t>
+                <w:t xml:space="preserve">Yubin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (S1), pp.1814 - 1815. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (1), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927618009558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13634-018-0554-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934140v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of noise and blur effects with SIRT-FISTA-TV reconstruction algorithm: Application to fast environmental transmission electron tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Very Fast Tomography in the (E)TEM to Probe Dynamics in Materials during Operando and In Situ Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Banjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucian Roiban</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.03.022⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (S1), pp.1814 - 1815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618009558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812662v1</w:t>
+                <w:t xml:space="preserve">hal-01934140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Tomography in Environmental TEM: How Fast Can We Go to Follow the 3D Evolution of Nanomaterials in situ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Evaluation of noise and blur effects with SIRT-FISTA-TV reconstruction algorithm: Application to fast environmental transmission electron tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Banjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (S5), pp.8 - 9. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.109 - 123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S143192761601206X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612810v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised spatio-temporal filtering of image sequences. A mean-shift specification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid Tomography in Environmental TEM: How Fast Can We Go to Follow the 3D Evolution of Nanomaterials in situ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Koneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mure</w:t>
+                <w:t xml:space="preserve">Khan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Grenier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yue-Meng Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2015.07.021⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S5), pp.8 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S143192761601206X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206150v1</w:t>
+                <w:t xml:space="preserve">hal-01612810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unsupervised spatio-temporal filtering of image sequences. A mean-shift specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. G. Guttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (Part), pp.48-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2015.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le modèle International de l'INSA de Lyon : au-delà de l’échange académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalia Darnanville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Arnesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.1009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/j3ea/2011009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3934,167 +4068,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region Growing: When Simplicity Meets Theory - Region Growing Revisited in Feature Space and Variational Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Csurka, M. Kraus, R. S. Laramee, P. Richard, J. Braz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computer and Information Science Computer Vision, Imaging and Computer Graphics. Theory and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.426-444, 2013, 978-3-642-38241-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-38241-3_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4104,91 +4238,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches non-supervisées et supervisées de filtrage et segmentation pour l’analyse longitudinale en imagerie médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imagerie médicale. Institut National des Sciences Appliquées de Lyon, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04890800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4198,4762 +4332,4762 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Segmentation Using Betti-1 Topological Metric: Application to Nasal Cavities in the context of airflow simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la segmentation des cavités nasales à l'aide d'une métrique topologique Betti-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 23rd International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478192v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la segmentation des cavités nasales à l'aide d'une métrique topologique Betti-1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">EVALUATING SEGMENTATION USING BETTI-1 TOPOLOGICAL METRIC: APPLICATION TO NASAL CAVITIES IN THE CONTEXT OF AIRFLOW SIMULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évaluation de la segmentation des cavités nasales à l'aide d'une métrique topologique Betti-1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
+              <w:t xml:space="preserve">Internation Symposium Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Londre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485690v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et segmentation automatisées de bactériocytes à partir d'images de microscopie optique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of three advanced deep learning algorithms for Multiple Sclerosis lesion segmentation in FLAIR MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICSP’24 &amp; 5th Sino-French Workshop 2024 “Medical Image Analysis and AI (MAI)”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Beijing Section, Beijing Jiaotong University, and Soochow University, Oct 2024, Suzhou, China, France. pp.697-702, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSP62129.2024.10846353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184270v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of three advanced deep learning algorithms for Multiple Sclerosis lesion segmentation in FLAIR MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">DALL-E Brain : Génération d'images IRM cérébrales 2D T1-w, T2-w et FLAIR à partir de descriptions textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail El-Allaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Revol-Muller</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICSP’24 &amp; 5th Sino-French Workshop 2024 “Medical Image Analysis and AI (MAI)”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GRETSI'25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXe Colloque Francophone de Traitement du Signal et des Images, Aug 2025, Strabourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767216v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DALL-E Brain : Génération d'images IRM cérébrales 2D T1-w, T2-w et FLAIR à partir de descriptions textuelles</w:t>
+                <w:t xml:space="preserve">DALL-E Brain: Generating 2D T1-w, T2-w, and FLAIR Brain MRI Images from Textual Prompts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail El-Allaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI'25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XXXe Colloque Francophone de Traitement du Signal et des Images, Aug 2025, Strabourg, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 2025, Palermo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178724v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DALL-E Brain: Generating 2D T1-w, T2-w, and FLAIR Brain MRI Images from Textual Prompts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Détection et segmentation automatisées de bactériocytes à partir d'images de microscopie optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Revol-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 2025, Palermo, France</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096573v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained non-negative networks for a more explainable and interpretable classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pipeline for automatic segmentation of multiparametric MRI data in a rat model of ischemic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duoyao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging with Deep Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical and Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, San Diego, France. pp.26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3006149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561860v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipeline for automatic segmentation of multiparametric MRI data in a rat model of ischemic stroke</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An unexpected confounder: how brain shape can be used to classify MRI scans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Imaging with Deep Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803726v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected confounder: how brain shape can be used to classify MRI scans ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Constrained non-negative networks for a more explainable and interpretable classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging with Deep Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561863v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Neural Networks to the Segmentation of Nanocrystals and Liquid Nanodrops during in situ Condensation of Water in the Environmental Transmission electron microscope.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Revol-Muller</w:t>
+                <w:t xml:space="preserve">Deep learning for bone segmentation: towards automating failure load simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMC20 The 20th International Microscopy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Busan (Corée), South Korea</w:t>
+              <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S27-S29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839550v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term follow-up of a LPC animal model using Optimal control MRI contrast targeting short T2 components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for bone segmentation: towards automating failure load simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+                <w:t xml:space="preserve">Application of Neural Networks to the Segmentation of Nanocrystals and Liquid Nanodrops during in situ Condensation of Water in the Environmental Transmission electron microscope.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Diata Beye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Smigiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S27-S29</w:t>
+              <w:t xml:space="preserve">IMC20 The 20th International Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Busan (Corée), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288748v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of MR sequences choice on deep learning segmentation of muscles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l'apport d'irm de contraste générée par contrôle optimal pour l'étude du processus de demyelinisation/remyelinisation chez le rat a 11.7t</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 16th IEEE International Conference on Signal Processing (ICSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RITS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919414v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'apport d'irm de contraste générée par contrôle optimal pour l'étude du processus de demyelinisation/remyelinisation chez le rat a 11.7t</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lemoine</w:t>
+                <w:t xml:space="preserve">Impact of MR sequences choice on deep learning segmentation of muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Jouvencel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 16th IEEE International Conference on Signal Processing (ICSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Beijing, China. pp.420-425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSP56322.2022.9965354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444875v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent tracking of catalytic nanoparticles trajectories during in situ ETEM experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Khuram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A More Interpretable Classifier for Multiple Sclerosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Un Classifieur plus Interprétable pour la SEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212945v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Classifieur plus Interprétable pour la SEP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A machine Learning pipeline to track dynamics of a population of nanoparticles during in situ Environmental Transmission Electron Microscopy in gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuram Faraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M&amp;M2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Microscopy Society of America (MSA), Aug 2021, Pittsburgh (virtual), United States. pp.2236-2237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621008060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212961v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine Learning pipeline to track dynamics of a population of nanoparticles during in situ Environmental Transmission Electron Microscopy in gases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">UNet based automatic femur segmentation with few annotated data for bone fracture prediction: from pre-processing to segmentation assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M&amp;M2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Image Analysis and Artificial Intelligence, 2nd Sino French Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France. 2p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271239v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNet based automatic femur segmentation with few annotated data for bone fracture prediction: from pre-processing to segmentation assessments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A More Interpretable Classifier for Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis and Artificial Intelligence, 2nd Sino French Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9434074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406187v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Duplex Pipeline for the Generation of Realistic Echocardiographic Sequences with Doppler Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunyun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Duplex Pipeline for the Generation of Realistic Echocardiographic Sequences with Doppler Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunyun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Segmentation in 2D echocardiography using the CAMUS dataset : Automatic Assessment of the Anatomical Shape Validity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Smistad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Medical Imaging with Deep Learning (MIDL 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting GPUs on distributed infrastructures for medical imaging applications with VIP and DIRAC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Very Fast Acquisition of Tilt series in Environmental TEM Tomography: Tips and Tricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Wassong</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Banjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddardha Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd international convention on information and communication technology, electronics and microelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIème colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Microscopies (SFµ), Jul 2019, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327867v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Fast Acquisition of Tilt series in Environmental TEM Tomography: Tips and Tricks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Exploiting GPUs on distributed infrastructures for medical imaging applications with VIP and DIRAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Wassong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème colloque de la Société Française des Microscopies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd international convention on information and communication technology, electronics and microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Opatija, Croatia. pp.190-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/mipro.2019.8757075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378507v1</w:t>
+                <w:t xml:space="preserve">hal-02327867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RU-Net: A refining segmentation network for 2D echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Smistad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Glasgow, France. pp.1160-1163, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8926158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Applied to Multi-Structure Segmentation in 2D Echocardiography: A Preliminary Investigation of the Required Database Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Smistad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of local changes in femoral bone marrow during a mountain ultra-marathon with quantitative MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of multispectral photoacoustic images: unsupervised unmixing methods comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneline Dolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ammanouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Kobe, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust multi-atlas MRI segmentation with corrective learning for quantification of local quadriceps muscles inflammation changes during a longitudinal study in athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully Automatic and Multi-Structural Segmentation of the Left Ventricle and the Myocardium on Highly Heterogeneous 2D Echocardiographic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of multiple sclerosis lesion evolution patterns a study based on unsupervised clustering of asynchronous time-series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R G Guttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 13th International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse dynamique hebdomadaire du développement péri-veinulaire des lésions actives de SEP par imagerie de susceptibilité magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Ameli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles R G Guttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Congress of the SFNR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France. pp.91-93, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurad.2016.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised spatiotemporal video clustering a versatile mean-shift formulation robust to total object occlusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.1536-1540, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7471934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight in perivenular lesion formation in multiple sclerosis on weekly susceptibility weighted images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. G. Guttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th annual meeting and exhibition ISMRM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Singapour, Singapore. pp.Abstract #1290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised time-series clustering of distorted and asynchronous temporal patterns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Environmental Transmission Electron Tomography: fast 3D analysis of nano-materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Avenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7471879⟩</w:t>
+              <w:t xml:space="preserve">European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.29-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432897v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and spectral regularization for multispectral photoacoustic image clustering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Unsupervised time-series clustering of distorted and asynchronous temporal patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R G Guttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728439⟩</w:t>
+              <w:t xml:space="preserve">The 41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.1263-1267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7471879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437840v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Transmission Electron Tomography: fast 3D analysis of nano-materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Spatial and spectral regularization for multispectral photoacoustic image clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneline Dolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Avenier</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microscopy Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6438⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871240v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOCALLY CONTROLLED REGULARIZED SPATIOTEMPORAL ANISOTROPIC DIFFUSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Portejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature space region growing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference On Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2585 - 2588, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId263"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9021,51 +9155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8086CEA7"/>
+    <w:nsid w:val="EE0D22B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9169,51 +9303,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A5D1F4C4"/>
+    <w:nsid w:val="C4B5FCFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9317,51 +9451,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DDA1AFC"/>
+    <w:nsid w:val="770A4030"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9465,51 +9599,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D3DEBA81"/>
+    <w:nsid w:val="DCF28F14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9705,51 +9839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-grenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3630-5856" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100533582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4456-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Na&#235;gel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13773" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776992v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.111186" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803722v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Eddine El Barkaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scheiber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120631" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Saillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Levillain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66934-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enyi Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berardino Barile" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sappey-Marinier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1268860" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110698v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3282789" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dumortier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;pin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulocher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14993-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06308-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahya Deddah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Leiris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.1042706" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Goff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000002535" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Manet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Czosnyka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czosnyka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2020.1738340" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027193v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Evain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Khuram" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2976809" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smistad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ostvik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinosa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3003403" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kremer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Durand-Dubief" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tourdias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.01.083" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054458v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedrosa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cervenansky" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2900516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009072v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103455" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135018v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.05.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909562v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneline Dolet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-018-0554-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934140v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Banjak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Koneti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009558" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Tran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Meng Feng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761601206X" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. G. Guttmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.07.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986032v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Darnanville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Arnesen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Favre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828473v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revol-Muller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rose" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38241-3_29" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04890800v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485690v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184270v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revol-Muller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767216v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP62129.2024.10846353" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail El-Allaly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561860v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803726v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duoyao Liang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006149" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561863v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839550v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Diata Beye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smigiel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Onfray" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288748v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919414v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Jouvencel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP56322.2022.9965354" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662979v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khuram" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducottet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212945v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434074" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212961v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271239v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621008060" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406187v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jicquel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149351v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251845" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538705v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327867v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wassong" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/mipro.2019.8757075" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378507v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926158" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093095v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580136" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957861v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tortoli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580089" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006643v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Bourguignon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grange" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609235v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinoza" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092632" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432982v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R G Guttmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493509" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432957v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2016.01.056" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433000v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471934" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452997v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432897v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471879" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437840v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728439" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871240v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6438" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206168v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portejoie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830362v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467427" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-grenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3630-5856" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100533582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4456-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05573412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Anzalone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Saillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Levillain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2026.107415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132099v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Na&#235;gel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776992v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.111186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Eddine El Barkaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scheiber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120631" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803712v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66934-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enyi Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berardino Barile" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sappey-Marinier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1268860" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110698v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3282789" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dumortier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;pin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulocher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14993-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578102v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06308-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahya Deddah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Leiris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.1042706" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Goff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000002535" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Evain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Khuram" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2976809" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Manet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Czosnyka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czosnyka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2020.1738340" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149347v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smistad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ostvik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3003403" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570313v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kremer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Durand-Dubief" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tourdias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.01.083" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedrosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cervenansky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2900516" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009072v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103455" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135018v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.05.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneline Dolet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-018-0554-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Banjak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Koneti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009558" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612810v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Tran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Meng Feng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761601206X" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. G. Guttmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.07.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986032v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Darnanville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Arnesen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Favre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828473v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revol-Muller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rose" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38241-3_29" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04890800v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485690v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545400v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767216v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revol-Muller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP62129.2024.10846353" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail El-Allaly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184270v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803726v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duoyao Liang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006149" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561863v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561860v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288748v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839550v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Diata Beye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smigiel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Onfray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919414v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Jouvencel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP56322.2022.9965354" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khuram" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducottet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621008060" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406187v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jicquel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212945v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434074" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149351v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251845" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395245v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378507v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327867v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wassong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/mipro.2019.8757075" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570017v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926158" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093095v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580136" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006651v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957861v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tortoli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580089" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006643v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Bourguignon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grange" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609235v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinoza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092632" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432982v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R G Guttmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493509" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432957v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2016.01.056" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433000v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471934" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452997v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871240v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6438" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432897v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471879" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437840v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728439" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206168v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portejoie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830362v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467427" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>