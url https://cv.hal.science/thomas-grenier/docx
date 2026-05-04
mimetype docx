--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -471,3594 +471,3630 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of a patient-specific finite element simulation pipeline incorporating automated vertebral segmentation for predicting vertebral strength of a clinical database</w:t>
+                <w:t xml:space="preserve">Large Language Models for Patient Education: Insights from Cross-Lingual Expert Evaluation in Radioligand Therapy for Neuroendocrine Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Anzalone</w:t>
+                <w:t xml:space="preserve">Vincent Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Saillard</w:t>
+                <w:t xml:space="preserve">Alice Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+                <w:t xml:space="preserve">Laure Al Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Fillot</w:t>
+                <w:t xml:space="preserve">Boumediene Lachachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+                <w:t xml:space="preserve">Sarah Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 178, pp.107415. </w:t>
+              <w:t xml:space="preserve">Journal of Cancer Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2026.107415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13187-026-02886-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573412v1</w:t>
+                <w:t xml:space="preserve">hal-05606558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Long‐Term Fasting on Skeletal Muscle: Structure, Energy Metabolism and Function Using 31 P/ 1 H MRS and MRI</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of a patient-specific finite element simulation pipeline incorporating automated vertebral segmentation for predicting vertebral strength of a clinical database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Naëgel</w:t>
+                <w:t xml:space="preserve">Louis Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Viallon</w:t>
+                <w:t xml:space="preserve">Emile Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu Nguyen</w:t>
+                <w:t xml:space="preserve">Léa Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (2), pp.e13773. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 178, pp.107415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.13773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2026.107415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132099v1</w:t>
+                <w:t xml:space="preserve">hal-05573412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable Monotonic Networks and Constrained Learning for Interpretable Classification and Weakly Supervised Anomaly Detection</w:t>
+                <w:t xml:space="preserve">Impact of Long‐Term Fasting on Skeletal Muscle: Structure, Energy Metabolism and Function Using 31 P/ 1 H MRS and MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+                <w:t xml:space="preserve">Antoine Naëgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grenier</w:t>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cotton</w:t>
+                <w:t xml:space="preserve">Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 160, pp.111186. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.e13773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2024.111186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.13773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776992v2</w:t>
+                <w:t xml:space="preserve">hal-05132099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT-guided spatial normalization of nuclear hybrid imaging adapted to enlarged ventricles: Impact on striatal uptake quantification</w:t>
+                <w:t xml:space="preserve">Explainable Monotonic Networks and Constrained Learning for Interpretable Classification and Weakly Supervised Anomaly Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alae Eddine El Barkaoui</w:t>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Scheiber</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Janier</w:t>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthime Flaus</w:t>
+                <w:t xml:space="preserve">François Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120631⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160, pp.111186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2024.111186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803722v1</w:t>
+                <w:t xml:space="preserve">hal-04776992v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element models with automatic computed tomography bone segmentation for failure load computation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CT-guided spatial normalization of nuclear hybrid imaging adapted to enlarged ventricles: Impact on striatal uptake quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mitton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alae Eddine El Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Scheiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Janier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthime Flaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-66934-w⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 294, pp.120631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803712v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Sclerosis Clinical Forms Classification Study with Graph Convolutional Networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Finite element models with automatic computed tomography bone segmentation for failure load computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1268860⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.16576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-66934-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373468v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Weakly Supervised Gradient Attribution Constraint for Interpretable Classification and Anomaly Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multiple Sclerosis Clinical Forms Classification Study with Graph Convolutional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enyi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berardino Barile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sappey-Marinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2023.3282789⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1268860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110698v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning in veterinary medicine, an approach based on CNN to detect pulmonary abnormalities from lateral thoracic radiographs in cats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Weakly Supervised Gradient Attribution Constraint for Interpretable Classification and Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2023.3282789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-14993-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03727944v1</w:t>
+                <w:t xml:space="preserve">hal-04110698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning detection of nanoparticles and multiple object tracking of their dynamic evolution during in situ ETEM studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Deep learning in veterinary medicine, an approach based on CNN to detect pulmonary abnormalities from lateral thoracic radiographs in cats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.2484. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-06308-2⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.11418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-14993-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578102v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PET image enhancement using artificial intelligence for better characterization of epilepsy lesions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep learning detection of nanoparticles and multiple object tracking of their dynamic evolution during in situ ETEM studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas De Leiris</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khuram Faraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2022.1042706⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.2484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-06308-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880659v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide-Free Robotic Control of Aphids as Crop Pests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duc Toan Nguyen</w:t>
+                <w:t xml:space="preserve">PET image enhancement using artificial intelligence for better characterization of epilepsy lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthime Flaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Diaz Sempere</w:t>
+                <w:t xml:space="preserve">Tahya Deddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Novales</w:t>
+                <w:t xml:space="preserve">Anthonin Reilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dufour</w:t>
+                <w:t xml:space="preserve">Nicolas De Leiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Janier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgriEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (4), pp.903-921. </w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1042706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriengineering4040058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2022.1042706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806585v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Magnetic Resonance Imaging Assessment of the Quadriceps Changes during an Extreme Mountain Ultramarathon</w:t>
+                <w:t xml:space="preserve">Pesticide-Free Robotic Control of Aphids as Crop Pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+                <w:t xml:space="preserve">Virginie Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Goff</w:t>
+                <w:t xml:space="preserve">Duc Toan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gilles</w:t>
+                <w:t xml:space="preserve">Javier Diaz Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/mss.0000000000002535⟩</w:t>
+              <w:t xml:space="preserve">AgriEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.903-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriengineering4040058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998029v1</w:t>
+                <w:t xml:space="preserve">hal-03806585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study on Convolutional Neural Networks for Motion Estimation From Ultrasound Images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Quantitative Magnetic Resonance Imaging Assessment of the Quadriceps Changes during an Extreme Mountain Ultramarathon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Garcia</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu de Craene</w:t>
+                <w:t xml:space="preserve">Caroline Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2976809⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (4), pp.869-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/mss.0000000000002535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027193v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of normal pressure hydrocephalus following post-traumatic external hydrocephalus in an adult patient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Pilot Study on Convolutional Neural Networks for Motion Estimation From Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gergelé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ewan Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraz Khuram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Czosnyka</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02688697.2020.1738340⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (12), pp.2565-2573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2976809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998015v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LU-Net: A Multistage Attention Network to Improve the Robustness of Segmentation of Left Ventricular Structures in 2-D Echocardiography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of normal pressure hydrocephalus following post-traumatic external hydrocephalus in an adult patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Smistad</w:t>
+                <w:t xml:space="preserve">Romain Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Ostvik</w:t>
+                <w:t xml:space="preserve">Laurent Gergelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
+                <w:t xml:space="preserve">Zofia Czosnyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Espinosa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marek Czosnyka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (12), pp.2519-2530. </w:t>
+              <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.3003403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02688697.2020.1738340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149347v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study on Convolutional Neural Networks for Motion Estimation From Ultrasound Images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu de Craene</w:t>
+                <w:t xml:space="preserve">LU-Net: A Multistage Attention Network to Improve the Robustness of Segmentation of Left Ventricular Structures in 2-D Echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Smistad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ostvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 67 (12), pp.2565-2573. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2976809⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 67 (12), pp.2519-2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.3003403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842580v1</w:t>
+                <w:t xml:space="preserve">hal-03149347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New OFSEP recommendations for MRI assessment of multiple sclerosis patients: Special consideration for gadolinium deposition and frequent acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Hannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (4), pp.250-258. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2020.01.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Segmentation using an Open Large-Scale Dataset in 2D Echocardiography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Cervenansky</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Automatic myocardial ischemic lesion detection on magnetic resonance perfusion weighted imaging prior perfusion quantification: A pre-modeling strategy” [Comput. Biol. Med. 110 (2019) 108–119]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Daviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2019.2900516⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114, pp.103455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.103455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054458v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Automatic myocardial ischemic lesion detection on magnetic resonance perfusion weighted imaging prior perfusion quantification: A pre-modeling strategy” [Comput. Biol. Med. 110 (2019) 108–119]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Croisille</w:t>
+                <w:t xml:space="preserve">Deep Learning for Segmentation using an Open Large-Scale Dataset in 2D Echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Smistad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Pedrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ostvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.103455⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (9), pp.2198-2210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2019.2900516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009072v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic myocardial ischemic lesion detection on magnetic resonance perfusion weighted imaging prior perfusion quantification: A pre-modeling strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Daviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 110, pp.108-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast electron tomography: Applications to beam sensitive samples and in situ TEM or operando environmental TEM studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddardha Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151, pp.480-495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and spectral regularization to discriminate tissues using multispectral photoacoustic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneline Dolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yubin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (1), pp.39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13634-018-0554-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Fast Tomography in the (E)TEM to Probe Dynamics in Materials during Operando and In Situ Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Banjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (S1), pp.1814 - 1815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927618009558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of noise and blur effects with SIRT-FISTA-TV reconstruction algorithm: Application to fast environmental transmission electron tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Banjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddardha Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 189, pp.109 - 123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Tomography in Environmental TEM: How Fast Can We Go to Follow the 3D Evolution of Nanomaterials in situ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Meng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (S5), pp.8 - 9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S143192761601206X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised spatio-temporal filtering of image sequences. A mean-shift specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. G. Guttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68 (Part), pp.48-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patrec.2015.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle International de l'INSA de Lyon : au-delà de l’échange académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalia Darnanville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Arnesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.1009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/j3ea/2011009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4068,167 +4104,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region Growing: When Simplicity Meets Theory - Region Growing Revisited in Feature Space and Variational Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Csurka, M. Kraus, R. S. Laramee, P. Richard, J. Braz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computer and Information Science Computer Vision, Imaging and Computer Graphics. Theory and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.426-444, 2013, 978-3-642-38241-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-38241-3_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4238,4856 +4274,4734 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches non-supervisées et supervisées de filtrage et segmentation pour l’analyse longitudinale en imagerie médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imagerie médicale. Institut National des Sciences Appliquées de Lyon, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04890800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la segmentation des cavités nasales à l'aide d'une métrique topologique Betti-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATING SEGMENTATION USING BETTI-1 TOPOLOGICAL METRIC: APPLICATION TO NASAL CAVITIES IN THE CONTEXT OF AIRFLOW SIMULATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internation Symposium Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Londre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of three advanced deep learning algorithms for Multiple Sclerosis lesion segmentation in FLAIR MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICSP’24 &amp; 5th Sino-French Workshop 2024 “Medical Image Analysis and AI (MAI)”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Beijing Section, Beijing Jiaotong University, and Soochow University, Oct 2024, Suzhou, China, France. pp.697-702, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSP62129.2024.10846353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DALL-E Brain : Génération d'images IRM cérébrales 2D T1-w, T2-w et FLAIR à partir de descriptions textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail El-Allaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI'25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXXe Colloque Francophone de Traitement du Signal et des Images, Aug 2025, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DALL-E Brain: Generating 2D T1-w, T2-w, and FLAIR Brain MRI Images from Textual Prompts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail El-Allaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 2025, Palermo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et segmentation automatisées de bactériocytes à partir d'images de microscopie optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipeline for automatic segmentation of multiparametric MRI data in a rat model of ischemic stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duoyao Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, San Diego, France. pp.26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3006149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unexpected confounder: how brain shape can be used to classify MRI scans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging with Deep Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained non-negative networks for a more explainable and interpretable classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging with Deep Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning for bone segmentation: towards automating failure load simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S27-S29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term follow-up of a LPC animal model using Optimal control MRI contrast targeting short T2 components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Neural Networks to the Segmentation of Nanocrystals and Liquid Nanodrops during in situ Condensation of Water in the Environmental Transmission electron microscope.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Diata Beye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Smigiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMC20 The 20th International Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Busan (Corée), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'apport d'irm de contraste générée par contrôle optimal pour l'étude du processus de demyelinisation/remyelinisation chez le rat a 11.7t</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of MR sequences choice on deep learning segmentation of muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 16th IEEE International Conference on Signal Processing (ICSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Beijing, China. pp.420-425, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSP56322.2022.9965354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent tracking of catalytic nanoparticles trajectories during in situ ETEM experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Khuram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Classifieur plus Interprétable pour la SEP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A machine Learning pipeline to track dynamics of a population of nanoparticles during in situ Environmental Transmission Electron Microscopy in gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuram Faraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M&amp;M2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Microscopy Society of America (MSA), Aug 2021, Pittsburgh (virtual), United States. pp.2236-2237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621008060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212961v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine Learning pipeline to track dynamics of a population of nanoparticles during in situ Environmental Transmission Electron Microscopy in gases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Un Classifieur plus Interprétable pour la SEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Epicier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M&amp;M2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271239v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNet based automatic femur segmentation with few annotated data for bone fracture prediction: from pre-processing to segmentation assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis and Artificial Intelligence, 2nd Sino French Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A More Interpretable Classifier for Multiple Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9434074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Duplex Pipeline for the Generation of Realistic Echocardiographic Sequences with Doppler Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunyun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Duplex Pipeline for the Generation of Realistic Echocardiographic Sequences with Doppler Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Very Fast Acquisition of Tilt series in Environmental TEM Tomography: Tips and Tricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Garcia</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Banjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddardha Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIème colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Microscopies (SFµ), Jul 2019, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538705v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Segmentation in 2D echocardiography using the CAMUS dataset : Automatic Assessment of the Anatomical Shape Validity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Espinosa</w:t>
+                <w:t xml:space="preserve">Exploiting GPUs on distributed infrastructures for medical imaging applications with VIP and DIRAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Wassong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Medical Imaging with Deep Learning (MIDL 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd international convention on information and communication technology, electronics and microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Opatija, Croatia. pp.190-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/mipro.2019.8757075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395245v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Fast Acquisition of Tilt series in Environmental TEM Tomography: Tips and Tricks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+                <w:t xml:space="preserve">Deep Learning Segmentation in 2D echocardiography using the CAMUS dataset : Automatic Assessment of the Anatomical Shape Validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Smistad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ostvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème colloque de la Société Française des Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Microscopies (SFµ), Jul 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International conference on Medical Imaging with Deep Learning (MIDL 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378507v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting GPUs on distributed infrastructures for medical imaging applications with VIP and DIRAC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Deep Learning Applied to Multi-Structure Segmentation in 2D Echocardiography: A Preliminary Investigation of the Required Database Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Smistad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Wassong</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd international convention on information and communication technology, electronics and microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/mipro.2019.8757075⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327867v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RU-Net: A refining segmentation network for 2D echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Smistad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Glasgow, France. pp.1160-1163, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8926158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Applied to Multi-Structure Segmentation in 2D Echocardiography: A Preliminary Investigation of the Required Database Size</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erik Smistad</w:t>
+                <w:t xml:space="preserve">Evaluation of local changes in femoral bone marrow during a mountain ultra-marathon with quantitative MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grenier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andreas Ostvik</w:t>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093095v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of local changes in femoral bone marrow during a mountain ultra-marathon with quantitative MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Quantification of multispectral photoacoustic images: unsupervised unmixing methods comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneline Dolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Ammanouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magalie Viallon</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Kobe, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006651v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of multispectral photoacoustic images: unsupervised unmixing methods comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rita Ammanouil</w:t>
+                <w:t xml:space="preserve">Robust multi-atlas MRI segmentation with corrective learning for quantification of local quadriceps muscles inflammation changes during a longitudinal study in athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grenier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Piero Tortoli</w:t>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957861v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust multi-atlas MRI segmentation with corrective learning for quantification of local quadriceps muscles inflammation changes during a longitudinal study in athletes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A fully Automatic and Multi-Structural Segmentation of the Left Ventricle and the Myocardium on Highly Heterogeneous 2D Echocardiographic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006643v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully Automatic and Multi-Structural Segmentation of the Left Ventricle and the Myocardium on Highly Heterogeneous 2D Echocardiographic Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Unsupervised spatiotemporal video clustering a versatile mean-shift formulation robust to total object occlusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092632⟩</w:t>
+              <w:t xml:space="preserve">The 41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.1536-1540, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7471934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609235v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of multiple sclerosis lesion evolution patterns a study based on unsupervised clustering of asynchronous time-series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Analyse dynamique hebdomadaire du développement péri-veinulaire des lésions actives de SEP par imagerie de susceptibilité magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R G Guttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 13th International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493509⟩</w:t>
+              <w:t xml:space="preserve">43rd Congress of the SFNR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France. pp.91-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2016.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432982v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse dynamique hebdomadaire du développement péri-veinulaire des lésions actives de SEP par imagerie de susceptibilité magnétique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Classification of multiple sclerosis lesion evolution patterns a study based on unsupervised clustering of asynchronous time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R G Guttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Congress of the SFNR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2016.01.056⟩</w:t>
+              <w:t xml:space="preserve">IEEE 13th International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432957v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised spatiotemporal video clustering a versatile mean-shift formulation robust to total object occlusions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+                <w:t xml:space="preserve">New insight in perivenular lesion formation in multiple sclerosis on weekly susceptibility weighted images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. G. Guttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th annual meeting and exhibition ISMRM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Singapour, Singapore. pp.Abstract #1290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433000v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight in perivenular lesion formation in multiple sclerosis on weekly susceptibility weighted images</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental Transmission Electron Tomography: fast 3D analysis of nano-materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Avenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th annual meeting and exhibition ISMRM 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.29-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452997v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Transmission Electron Tomography: fast 3D analysis of nano-materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Unsupervised time-series clustering of distorted and asynchronous temporal patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R G Guttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microscopy Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6438⟩</w:t>
+              <w:t xml:space="preserve">The 41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.1263-1267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7471879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871240v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised time-series clustering of distorted and asynchronous temporal patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Spatial and spectral regularization for multispectral photoacoustic image clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneline Dolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7471879⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432897v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and spectral regularization for multispectral photoacoustic image clustering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LOCALLY CONTROLLED REGULARIZED SPATIOTEMPORAL ANISOTROPIC DIFFUSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Portejoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437840v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOCALLY CONTROLLED REGULARIZED SPATIOTEMPORAL ANISOTROPIC DIFFUSION</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Feature space region growing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Revol-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Grenier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference On Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2585 - 2588, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId276"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9155,51 +9069,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE0D22B2"/>
+    <w:nsid w:val="1147795D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9303,51 +9217,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C4B5FCFC"/>
+    <w:nsid w:val="5B0CC9D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9451,51 +9365,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="770A4030"/>
+    <w:nsid w:val="D1CEA861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9599,51 +9513,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DCF28F14"/>
+    <w:nsid w:val="913715B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9839,51 +9753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-grenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3630-5856" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100533582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4456-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05573412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Anzalone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Saillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Levillain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2026.107415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132099v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Na&#235;gel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776992v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.111186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Eddine El Barkaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scheiber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120631" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803712v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66934-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enyi Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berardino Barile" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sappey-Marinier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1268860" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110698v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3282789" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dumortier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;pin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulocher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14993-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578102v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06308-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahya Deddah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Leiris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.1042706" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Goff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000002535" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Evain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Khuram" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2976809" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Manet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Czosnyka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czosnyka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2020.1738340" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149347v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smistad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ostvik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3003403" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570313v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kremer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Durand-Dubief" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tourdias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.01.083" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedrosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cervenansky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2900516" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009072v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103455" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135018v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.05.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneline Dolet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-018-0554-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Banjak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Koneti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009558" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612810v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Tran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Meng Feng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761601206X" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. G. Guttmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.07.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986032v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Darnanville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Arnesen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Favre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828473v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revol-Muller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rose" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38241-3_29" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04890800v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485690v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545400v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767216v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revol-Muller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP62129.2024.10846353" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail El-Allaly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184270v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803726v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duoyao Liang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006149" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561863v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561860v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288748v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839550v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Diata Beye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smigiel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Onfray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919414v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Jouvencel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP56322.2022.9965354" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khuram" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducottet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621008060" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406187v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jicquel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212945v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434074" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149351v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251845" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395245v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378507v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327867v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wassong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/mipro.2019.8757075" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570017v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926158" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093095v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580136" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006651v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957861v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tortoli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580089" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006643v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Bourguignon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grange" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609235v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinoza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092632" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432982v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R G Guttmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493509" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432957v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2016.01.056" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433000v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471934" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452997v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871240v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6438" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432897v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471879" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437840v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728439" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206168v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portejoie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830362v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467427" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-grenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3630-5856" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100533582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4456-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606558v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Habouzit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Al Mansour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Lachachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13187-026-02886-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05573412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Anzalone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Saillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Levillain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2026.107415" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Na&#235;gel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13773" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776992v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.111186" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Eddine El Barkaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scheiber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120631" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66934-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enyi Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berardino Barile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sappey-Marinier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1268860" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110698v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3282789" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dumortier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;pin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulocher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14993-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06308-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahya Deddah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Leiris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.1042706" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Goff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000002535" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Evain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Khuram" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2976809" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Manet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Czosnyka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czosnyka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2020.1738340" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smistad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ostvik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinosa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3003403" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570313v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kremer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Durand-Dubief" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tourdias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.01.083" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103455" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2M7GPC2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedrosa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cervenansky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2900516" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135018v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.05.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151235v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909562v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneline Dolet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-018-0554-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Banjak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Koneti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009558" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQH3JMS8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Tran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Meng Feng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761601206X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206150v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. G. Guttmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.07.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGHJDLZ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Darnanville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Arnesen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Favre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828473v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revol-Muller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rose" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38241-3_29" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04890800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485690v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revol-Muller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP62129.2024.10846353" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178724v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail El-Allaly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096573v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duoyao Liang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006149" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561860v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288748v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839550v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Diata Beye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smigiel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Onfray" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919414v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Jouvencel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP56322.2022.9965354" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662979v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khuram" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducottet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271239v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621008060" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212961v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406187v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jicquel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212945v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434074" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149351v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251845" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327867v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wassong" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/mipro.2019.8757075" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395245v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093095v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580136" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926158" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957861v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tortoli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580089" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006643v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Bourguignon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grange" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609235v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinoza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092632" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433000v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471934" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432957v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R G Guttmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2016.01.056" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HDK83P8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493509" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452997v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871240v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6438" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432897v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471879" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437840v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728439" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206168v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portejoie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830362v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467427" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>