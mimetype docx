--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -2176,291 +2176,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study on Convolutional Neural Networks for Motion Estimation From Ultrasound Images</w:t>
+                <w:t xml:space="preserve">Development of normal pressure hydrocephalus following post-traumatic external hydrocephalus in an adult patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewan Evain</w:t>
+                <w:t xml:space="preserve">Romain Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faraz Khuram</w:t>
+                <w:t xml:space="preserve">Laurent Gergelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Garcia</w:t>
+                <w:t xml:space="preserve">Zofia Czosnyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu de Craene</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marek Czosnyka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (12), pp.2565-2573. </w:t>
+              <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2976809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02688697.2020.1738340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027193v1</w:t>
+                <w:t xml:space="preserve">hal-02998015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of normal pressure hydrocephalus following post-traumatic external hydrocephalus in an adult patient</w:t>
+                <w:t xml:space="preserve">A Pilot Study on Convolutional Neural Networks for Motion Estimation From Ultrasound Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Manet</w:t>
+                <w:t xml:space="preserve">Ewan Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gergelé</w:t>
+                <w:t xml:space="preserve">Faraz Khuram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zofia Czosnyka</w:t>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Czosnyka</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-4. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (12), pp.2565-2573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02688697.2020.1738340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2976809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998015v1</w:t>
+                <w:t xml:space="preserve">hal-03027193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LU-Net: A Multistage Attention Network to Improve the Robustness of Segmentation of Left Ventricular Structures in 2-D Echocardiography</w:t>
               </w:r>
@@ -2708,337 +2708,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Automatic myocardial ischemic lesion detection on magnetic resonance perfusion weighted imaging prior perfusion quantification: A pre-modeling strategy” [Comput. Biol. Med. 110 (2019) 108–119]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Learning for Segmentation using an Open Large-Scale Dataset in 2D Echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Smistad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Daviller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
+                <w:t xml:space="preserve">Joao Pedrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Croisille</w:t>
+                <w:t xml:space="preserve">Fréderic Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 114, pp.103455. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (9), pp.2198-2210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.103455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2019.2900516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009072v1</w:t>
+                <w:t xml:space="preserve">hal-02054458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Segmentation using an Open Large-Scale Dataset in 2D Echocardiography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erik Smistad</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Automatic myocardial ischemic lesion detection on magnetic resonance perfusion weighted imaging prior perfusion quantification: A pre-modeling strategy” [Comput. Biol. Med. 110 (2019) 108–119]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Daviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Pedrosa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Cervenansky</w:t>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114, pp.103455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.103455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2019.2900516⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02054458v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic myocardial ischemic lesion detection on magnetic resonance perfusion weighted imaging prior perfusion quantification: A pre-modeling strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Daviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,51 +3046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 110, pp.108-119. </w:t>
@@ -4696,217 +4696,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DALL-E Brain : Génération d'images IRM cérébrales 2D T1-w, T2-w et FLAIR à partir de descriptions textuelles</w:t>
+                <w:t xml:space="preserve">DALL-E Brain: Generating 2D T1-w, T2-w, and FLAIR Brain MRI Images from Textual Prompts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail El-Allaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI'25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XXXe Colloque Francophone de Traitement du Signal et des Images, Aug 2025, Strabourg, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 2025, Palermo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178724v1</w:t>
+                <w:t xml:space="preserve">hal-05096573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DALL-E Brain: Generating 2D T1-w, T2-w, and FLAIR Brain MRI Images from Textual Prompts</w:t>
+                <w:t xml:space="preserve">DALL-E Brain : Génération d'images IRM cérébrales 2D T1-w, T2-w et FLAIR à partir de descriptions textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail El-Allaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 2025, Palermo, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI'25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXe Colloque Francophone de Traitement du Signal et des Images, Aug 2025, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096573v1</w:t>
+                <w:t xml:space="preserve">hal-05178724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et segmentation automatisées de bactériocytes à partir d'images de microscopie optique</w:t>
               </w:r>
@@ -5719,282 +5719,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'apport d'irm de contraste générée par contrôle optimal pour l'étude du processus de demyelinisation/remyelinisation chez le rat a 11.7t</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lemoine</w:t>
+                <w:t xml:space="preserve">Impact of MR sequences choice on deep learning segmentation of muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Jouvencel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 16th IEEE International Conference on Signal Processing (ICSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Beijing, China. pp.420-425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSP56322.2022.9965354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444875v1</w:t>
+                <w:t xml:space="preserve">hal-03919414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of MR sequences choice on deep learning segmentation of muscles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maylis Jouvencel</w:t>
+                <w:t xml:space="preserve">Evaluation de l'apport d'irm de contraste générée par contrôle optimal pour l'étude du processus de demyelinisation/remyelinisation chez le rat a 11.7t</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 16th IEEE International Conference on Signal Processing (ICSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RITS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919414v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent tracking of catalytic nanoparticles trajectories during in situ ETEM experiments</w:t>
               </w:r>
@@ -6633,51 +6633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
@@ -6709,679 +6709,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Fast Acquisition of Tilt series in Environmental TEM Tomography: Tips and Tricks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hussein Banjak</w:t>
+                <w:t xml:space="preserve">Deep Learning Segmentation in 2D echocardiography using the CAMUS dataset : Automatic Assessment of the Anatomical Shape Validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Smistad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voichita Maxim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+                <w:t xml:space="preserve">Frederic Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème colloque de la Société Française des Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Microscopies (SFµ), Jul 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International conference on Medical Imaging with Deep Learning (MIDL 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378507v1</w:t>
+                <w:t xml:space="preserve">hal-02395245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting GPUs on distributed infrastructures for medical imaging applications with VIP and DIRAC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very Fast Acquisition of Tilt series in Environmental TEM Tomography: Tips and Tricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Banjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Wassong</w:t>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddardha Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd international convention on information and communication technology, electronics and microelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIème colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Microscopies (SFµ), Jul 2019, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327867v1</w:t>
+                <w:t xml:space="preserve">hal-02378507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Segmentation in 2D echocardiography using the CAMUS dataset : Automatic Assessment of the Anatomical Shape Validity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Espinosa</w:t>
+                <w:t xml:space="preserve">Exploiting GPUs on distributed infrastructures for medical imaging applications with VIP and DIRAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Wassong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Medical Imaging with Deep Learning (MIDL 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd international convention on information and communication technology, electronics and microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Opatija, Croatia. pp.190-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/mipro.2019.8757075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395245v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Applied to Multi-Structure Segmentation in 2D Echocardiography: A Preliminary Investigation of the Required Database Size</w:t>
+                <w:t xml:space="preserve">RU-Net: A refining segmentation network for 2D echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Smistad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Kobe, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, France. pp.1160-1163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8926158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093095v1</w:t>
+                <w:t xml:space="preserve">hal-02570017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RU-Net: A refining segmentation network for 2D echocardiography</w:t>
+                <w:t xml:space="preserve">Deep Learning Applied to Multi-Structure Segmentation in 2D Echocardiography: A Preliminary Investigation of the Required Database Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Smistad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Glasgow, France. pp.1160-1163, </w:t>
+              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8926158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570017v1</w:t>
+                <w:t xml:space="preserve">hal-02093095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of local changes in femoral bone marrow during a mountain ultra-marathon with quantitative MRI</w:t>
               </w:r>
@@ -7966,303 +7966,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse dynamique hebdomadaire du développement péri-veinulaire des lésions actives de SEP par imagerie de susceptibilité magnétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of multiple sclerosis lesion evolution patterns a study based on unsupervised clustering of asynchronous time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Ameli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles R G Guttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grenier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Congress of the SFNR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2016.01.056⟩</w:t>
+              <w:t xml:space="preserve">IEEE 13th International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432957v1</w:t>
+                <w:t xml:space="preserve">hal-01432982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of multiple sclerosis lesion evolution patterns a study based on unsupervised clustering of asynchronous time-series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse dynamique hebdomadaire du développement péri-veinulaire des lésions actives de SEP par imagerie de susceptibilité magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R G Guttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 13th International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43rd Congress of the SFNR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France. pp.91-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2016.01.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432982v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight in perivenular lesion formation in multiple sclerosis on weekly susceptibility weighted images</w:t>
               </w:r>
@@ -8363,161 +8363,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Transmission Electron Tomography: fast 3D analysis of nano-materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Voichita Maxim</w:t>
+                <w:t xml:space="preserve">Spatial and spectral regularization for multispectral photoacoustic image clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneline Dolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Avenier</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microscopy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.29-30, </w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871240v1</w:t>
+                <w:t xml:space="preserve">hal-01437840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised time-series clustering of distorted and asynchronous temporal patterns</w:t>
               </w:r>
@@ -8529,51 +8529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R G Guttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8614,161 +8614,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and spectral regularization for multispectral photoacoustic image clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aneline Dolet</w:t>
+                <w:t xml:space="preserve">Environmental Transmission Electron Tomography: fast 3D analysis of nano-materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Varray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yubin Liu</w:t>
+                <w:t xml:space="preserve">Priscilla Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
+              <w:t xml:space="preserve">European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.29-30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437840v1</w:t>
+                <w:t xml:space="preserve">hal-01871240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOCALLY CONTROLLED REGULARIZED SPATIOTEMPORAL ANISOTROPIC DIFFUSION</w:t>
               </w:r>
@@ -9069,51 +9069,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1147795D"/>
+    <w:nsid w:val="100D807E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9217,51 +9217,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B0CC9D4"/>
+    <w:nsid w:val="0BB52E42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9365,51 +9365,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D1CEA861"/>
+    <w:nsid w:val="4DDA4198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9513,51 +9513,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="913715B0"/>
+    <w:nsid w:val="B5E4B06E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9753,51 +9753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-grenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3630-5856" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100533582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4456-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606558v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Habouzit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Al Mansour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Lachachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13187-026-02886-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05573412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Anzalone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Saillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Levillain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2026.107415" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Na&#235;gel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13773" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776992v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.111186" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Eddine El Barkaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scheiber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120631" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66934-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enyi Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berardino Barile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sappey-Marinier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1268860" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110698v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3282789" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dumortier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;pin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulocher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14993-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06308-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahya Deddah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Leiris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.1042706" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Goff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000002535" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Evain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Khuram" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2976809" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Manet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Czosnyka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czosnyka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2020.1738340" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smistad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ostvik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinosa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3003403" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570313v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kremer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Durand-Dubief" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tourdias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.01.083" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103455" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2M7GPC2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedrosa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cervenansky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2900516" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135018v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.05.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151235v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909562v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneline Dolet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-018-0554-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Banjak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Koneti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009558" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQH3JMS8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Tran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Meng Feng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761601206X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206150v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. G. Guttmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.07.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGHJDLZ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Darnanville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Arnesen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Favre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828473v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revol-Muller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rose" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38241-3_29" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04890800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485690v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revol-Muller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP62129.2024.10846353" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178724v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail El-Allaly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096573v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duoyao Liang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006149" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561860v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288748v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839550v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Diata Beye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smigiel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Onfray" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919414v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Jouvencel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP56322.2022.9965354" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662979v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khuram" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducottet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271239v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621008060" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212961v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406187v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jicquel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212945v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434074" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149351v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251845" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327867v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wassong" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/mipro.2019.8757075" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395245v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093095v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580136" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926158" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957861v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tortoli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580089" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006643v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Bourguignon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grange" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609235v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinoza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092632" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433000v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471934" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432957v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R G Guttmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2016.01.056" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HDK83P8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493509" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452997v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871240v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6438" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432897v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471879" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437840v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728439" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206168v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portejoie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830362v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467427" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-grenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3630-5856" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100533582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4456-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606558v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Habouzit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Al Mansour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Lachachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13187-026-02886-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05573412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Anzalone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Saillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Levillain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2026.107415" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Na&#235;gel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13773" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776992v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.111186" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Eddine El Barkaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scheiber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120631" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66934-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enyi Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berardino Barile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sappey-Marinier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1268860" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110698v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3282789" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dumortier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;pin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulocher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14993-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06308-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahya Deddah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Leiris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.1042706" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Goff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000002535" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Manet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Czosnyka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czosnyka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2020.1738340" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Evain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Khuram" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2976809" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smistad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ostvik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinosa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3003403" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570313v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kremer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Durand-Dubief" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tourdias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.01.083" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedrosa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cervenansky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2900516" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103455" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2M7GPC2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135018v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.05.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151235v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909562v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneline Dolet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-018-0554-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Banjak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Koneti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009558" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQH3JMS8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Tran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Meng Feng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761601206X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206150v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. G. Guttmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.07.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGHJDLZ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Darnanville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Arnesen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Favre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828473v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revol-Muller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rose" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38241-3_29" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04890800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485690v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revol-Muller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP62129.2024.10846353" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096573v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail El-Allaly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178724v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duoyao Liang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006149" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561860v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288748v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839550v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Diata Beye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smigiel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Onfray" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919414v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Jouvencel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP56322.2022.9965354" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444875v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662979v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khuram" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducottet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271239v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621008060" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212961v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406187v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jicquel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212945v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434074" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149351v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251845" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395245v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378507v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wassong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/mipro.2019.8757075" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570017v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926158" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093095v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580136" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957861v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tortoli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580089" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006643v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Bourguignon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grange" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609235v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinoza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092632" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433000v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471934" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432982v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R G Guttmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493509" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432957v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2016.01.056" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HDK83P8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452997v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437840v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728439" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432897v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471879" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871240v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6438" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206168v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portejoie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830362v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467427" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>