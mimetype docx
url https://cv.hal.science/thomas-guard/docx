--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -339,165 +339,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les images végétales chez Claude Clément et la bibliothéconomie cicéronienne</w:t>
+                <w:t xml:space="preserve">L'homo ciceronianus est-il perfectible ? ou l'imperfection dans le Brutus de Cicéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À quoi sert une bibliothèque?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Besançon, France</w:t>
+              <w:t xml:space="preserve">L'imperfection littéraire et artistique en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Bonnier et Sylvie Laigneau, Mar 2018, Dijon, France. p. 81-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598643v1</w:t>
+                <w:t xml:space="preserve">hal-01857684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homo ciceronianus est-il perfectible ? ou l'imperfection dans le Brutus de Cicéron</w:t>
+                <w:t xml:space="preserve">Les images végétales chez Claude Clément et la bibliothéconomie cicéronienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'imperfection littéraire et artistique en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Xavier Bonnier et Sylvie Laigneau, Mar 2018, Dijon, France. p. 81-98</w:t>
+              <w:t xml:space="preserve">À quoi sert une bibliothèque?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857684v1</w:t>
+                <w:t xml:space="preserve">hal-03598643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie publique et vie privée dans les discours de Cicéron</w:t>
               </w:r>
@@ -1889,207 +1889,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libri coloniarum. Texte, traduction et notes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Libri coloniarum (Livres des colonies )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Conso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-Yves Guillaumin. PUFC, 2008, Libri coloniarum. Texte, traduction et notes</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUFC, pp.111, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591354v1</w:t>
+                <w:t xml:space="preserve">hal-00482249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libri coloniarum (Livres des colonies )</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Libri coloniarum. Texte, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Guillaumin. PUFC, 2008, Libri coloniarum. Texte, traduction et notes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Gonzales</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-00482249v1</w:t>
+                <w:t xml:space="preserve">hal-01591354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2101,242 +2101,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livius, Tite-Live : la guerre sine dolo malo</w:t>
+                <w:t xml:space="preserve">Cicéron, un orateur qui fait du bruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Buè, Angelo Vannini. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser et dire la ruse de guerre de l'Antiquité à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.45-65, 2021</w:t>
+              <w:t xml:space="preserve">Sonus in metaphora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUFC DHA, p. 93-128, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549727v1</w:t>
+                <w:t xml:space="preserve">hal-03397107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence de Servius dans le livre 3 des Saturnales de Macrobe : le commentaire de l'Enéide , Approches du livre III des Saturnales de Macrobe, éd. B. Goldlust. Besançon : PUFC DHA. p. 143-176</w:t>
+                <w:t xml:space="preserve">Livius, Tite-Live : la guerre sine dolo malo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches du livre III des Saturnales de Macrobe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUFC DHA, p. 143-176, 2021</w:t>
+              <w:t xml:space="preserve">Penser et dire la ruse de guerre de l'Antiquité à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.45-65, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03397110v1</w:t>
+                <w:t xml:space="preserve">hal-03549727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cicéron, un orateur qui fait du bruit</w:t>
+                <w:t xml:space="preserve">Présence de Servius dans le livre 3 des Saturnales de Macrobe : le commentaire de l'Enéide , Approches du livre III des Saturnales de Macrobe, éd. B. Goldlust. Besançon : PUFC DHA. p. 143-176</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Francesco Buè, Angelo Vannini. </w:t>
+              <w:t xml:space="preserve">Benjamin Goldlust. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sonus in metaphora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUFC DHA, p. 93-128, 2021</w:t>
+              <w:t xml:space="preserve">Approches du livre III des Saturnales de Macrobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUFC DHA, p. 143-176, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03397107v1</w:t>
+                <w:t xml:space="preserve">hal-03397110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2709,51 +2709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591344v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02550723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857684v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02550721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591320v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591314v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goldlust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavuoto-Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poulle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sensal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Guillaumin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Conso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berthelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676743v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591344v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02550723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857684v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598643v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02550721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591320v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591314v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goldlust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavuoto-Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poulle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sensal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Guillaumin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Conso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berthelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676743v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>