--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -753,165 +753,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'assassinat de Jules César au cinéma</w:t>
+                <w:t xml:space="preserve">La métaphore de l'esclavage dans les discours de Cicéron : un processus de marginalisation politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Antiquité et la vie des arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARELAB, Sylvie David, 2010, BESANÇON, France. p. 123-146</w:t>
+              <w:t xml:space="preserve">Actes du XXXIIIe colloque GIREA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Naples, Italie. p. 165-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590804v1</w:t>
+                <w:t xml:space="preserve">hal-01591216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métaphore de l'esclavage dans les discours de Cicéron : un processus de marginalisation politique</w:t>
+                <w:t xml:space="preserve">L'assassinat de Jules César au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XXXIIIe colloque GIREA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Naples, Italie. p. 165-175</w:t>
+              <w:t xml:space="preserve">L'Antiquité et la vie des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARELAB, Sylvie David, 2010, BESANÇON, France. p. 123-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591216v1</w:t>
+                <w:t xml:space="preserve">hal-01590804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affection et humanitas dans les relations maître-esclave d'après la Correspondance de Cicéron</w:t>
               </w:r>
@@ -2101,100 +2101,100 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cicéron, un orateur qui fait du bruit</w:t>
+                <w:t xml:space="preserve">Présence de Servius dans le livre 3 des Saturnales de Macrobe : le commentaire de l'Enéide , Approches du livre III des Saturnales de Macrobe, éd. B. Goldlust. Besançon : PUFC DHA. p. 143-176</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Francesco Buè, Angelo Vannini. </w:t>
+              <w:t xml:space="preserve">Benjamin Goldlust. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sonus in metaphora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUFC DHA, p. 93-128, 2021</w:t>
+              <w:t xml:space="preserve">Approches du livre III des Saturnales de Macrobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUFC DHA, p. 143-176, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03397107v1</w:t>
+                <w:t xml:space="preserve">hal-03397110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livius, Tite-Live : la guerre sine dolo malo</w:t>
               </w:r>
@@ -2243,100 +2243,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence de Servius dans le livre 3 des Saturnales de Macrobe : le commentaire de l'Enéide , Approches du livre III des Saturnales de Macrobe, éd. B. Goldlust. Besançon : PUFC DHA. p. 143-176</w:t>
+                <w:t xml:space="preserve">Cicéron, un orateur qui fait du bruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Benjamin Goldlust. </w:t>
+              <w:t xml:space="preserve">Francesco Buè, Angelo Vannini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches du livre III des Saturnales de Macrobe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUFC DHA, p. 143-176, 2021</w:t>
+              <w:t xml:space="preserve">Sonus in metaphora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUFC DHA, p. 93-128, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03397110v1</w:t>
+                <w:t xml:space="preserve">hal-03397107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2709,51 +2709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591344v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02550723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857684v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598643v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02550721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591320v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591314v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goldlust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavuoto-Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poulle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sensal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Guillaumin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Conso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berthelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676743v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591344v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02550723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857684v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598643v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02550721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591320v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591314v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goldlust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavuoto-Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poulle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sensal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Guillaumin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Conso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berthelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676743v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>