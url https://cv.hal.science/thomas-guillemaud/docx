--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Guillemaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0451-1644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140843906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling genetic load dynamics during biological invasion: insights from two invasive insect species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio S Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e36. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical publishing: how do we get there?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Racimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Herde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Bonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy, Theory, and Practice in Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.15. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3998/ptpbio.3363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disconnecting the evaluation of scientific results from their diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue en ligne uniquement, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/6ffd8432.bc0db5ca⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and phenotypic effects of hybridization in independently introduced populations of the invasive maize pest Diabrotica virgifera virgifera in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G B Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Toepfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Entomological and Acarological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.9559. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jear.2021.9559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-regulation of apoptotic- and cell survival-related gene pathways following exposures of western corn rootworm to B. thuringiensis crystalline pesticidal proteins in transgenic maize roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad S Coates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron J Gassmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce E Hibbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance J Meinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.639. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-021-07932-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of the worldwide invasion routes of the pinewood nematode Bursaphelenchus xylophilus using approximate Bayesian computation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e56. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Covid-19, sciences en société] Pairs et impairs des publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rapid spread of Leptoglossus occidentalis in Europe: a bridgehead invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Strong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1), pp.189-200. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-018-0993-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biases of STRUCTURE software when exploring introduction routes of invasive species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (6), pp.485-499. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-017-0042-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization history of the western corn rootworm (Diabrotica virgifera virgifera) in North America: insights from random forest ABC using microsatellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Sappington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (3), pp.665-677. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-017-1566-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI : extension du domaine de l’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Facon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic Allee effect: a unified framework for the genetics and demography of small populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria M. Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (7), pp.e01413. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The harlequin ladybird, Harmonia axyridis: global perspectives on invasion history and ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen E. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M. J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Adriaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Berkvens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special section: Drivers, impacts, mechanisms and adaptation in insect invasions, 18 (4), pp.997-1044. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1077-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining selective pressures to enhance the durability of disease resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts of interest in GM Bt crop efficacy and durability studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0167777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the invasion and the demographic history of the yellow-legged hornet, Vespa velutina, in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.2357-2371. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-015-0880-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 23 polymorphic microsatellite loci in invasive silver wattle, &amp;lt;em&amp;gt;Acacia dealbata (Fabaceae)&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Broadhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Henery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (5), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/apps.1500018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide invasion routes of the pinewood nematode: What can we infer from population genetics analyses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Eisenback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.1199 - 1213. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-014-0788-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato borer, &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt;, invading the Mediterranean Basin, originates from a single introduction from Central Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid increase in dispersal during range expansion in the invasive ladybird Harmonia axyridis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3), pp.508-517. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the invasion routes of&amp;lt;em&amp;gt; bursaphelenchus xylophilus&amp;lt;/em&amp;gt;: a population genetics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic trait changes in laboratory - reared colonies of the maize herbivore, Diabrotica virgifera virgifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. W. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kuhlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Toepfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (1), pp.97-115. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S000748531300059X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No clear effect of admixture betweent two european invading outbreaks of &amp;lt;em&amp;gt;Diabrotica virgifera virgifera i&amp;lt;/em&amp;gt;n natura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cavigliasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), 13 p. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0106139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannibalism in invasive, native and biocontrol populations of the harlequin ladybird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-14-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of statistical treatments to reconstruct worldwide routes of invasion: the case of the Asian ladybird &amp;lt;em&amp;gt;Harmonia axyridis&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lundgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.5979-5997. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of selection and the evolution of resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of a gamma-aminobutryic acid (GABA) receptor mutation in the evolution and spread of Diabrotica virgifera virgifera resistance to cyclodiene insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Coates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T W Sappington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (5), pp.473-484. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imb.12037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des résistances. L’importance des modalités de déploiement des substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Rex Consortium (resistance To Xenobiotics)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 669, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into the genetic diversity of the pinewood nematode in its native area using new polymorphic microsatellite loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D Eisenback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0059165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the dispersal of a major pest of maize by cline analysis of a temporary contact zone between two invasive outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (21), pp.5368 - 5381. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioassay arenas for studying the biology and ecology of adult western corn footwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Toepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongming Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWGO-Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite and mitochondrial data provide evidence for a single major introduction for the neartic leafhopper Scaphoideus titanus in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), 13 p. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0036882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent genetic resources added to molecular ecology resources database 1 august 2011-30 september 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. A'Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Argo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Avand-Faghih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoktaru Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.185-189. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary contact and admixture between independently invading populations of the western corn rootworm, Diabrotica virgifera virgifera in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Boriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e50129. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of demo-genetic model probabilities with Approximate Bayesian Computation using linear discriminant analysis on summary statistics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pudlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.846-55. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03153.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding depression is purged in the invasive insect Harmonia axyridis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth A. Hufbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (5), pp.424-427. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2011.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak spatial and temporal population genetic structure in the rosy apple aphid, Dysaphis plantaginea, in french apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0021263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the origin of populations introduced from a genetically structured native range by approximate Bayesian computation: case study of the invasive ladybird &amp;lt;em&amp;gt;Harmonia axyridis&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Lawson Handley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (22), pp.4654 - 4670. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05322.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance induction and herbivore virulence in the interaction between Myzus persicae (Sulzer) and a major aphid resistance gene (Rm2) from peach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod-Plant Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.369-377. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11829-011-9141-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput microsatellite isolation through 454 GS-FLX Titanium pyrosequencing of enriched DNA libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duthoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4), pp.638-644. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.02992.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological invasions in agricultural settings: insights from evolutionary biology and population genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (3), pp.237-246. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified dispersal and increasing genetic variation during the invasion of central Europe by the western corn rootworm, [i]Diabrotica virgifera virgifera[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Toepfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.54-70. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00133.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive South American tomato pinworm, Tuta absoluta, continues to spread in Afro-Eurasia and beyond: the new threat to tomato world production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Urbaneja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (4), pp.403 - 408. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-011-0398-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring introduction routes of invasive species using approximate Bayesian computation on microsatellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cornuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (1), pp.88-99. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the routes of invasion: what for, how and so what</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (19), pp.4113-4130. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04773.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridgehead effect in the worldwide invasion of the biocontrol Harlequin Ladybird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cornuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9743. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skill and style to model the evolution of resistance to pesticides and drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.375-390. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide survey and analysis of microsatellites in nematodes, with a focus on the plant-parasitic species Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.598. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer l'invasion pour mieux la combattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.68-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western corn rootworm ( Diabrotica virgifera virgifera LeConte) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance J. Meinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Sappington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Onstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2008.00419.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection naturelle dans des écosystèmes modifiés par l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Coutellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Vaucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.IV-IX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes, gene flow and adaptation of Diabrotica virgifera virgifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blair D. Siegfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.47-60. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2008.00398.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International cooperation on western corn rootworm ecology research: state-of-the-art and future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2008.00404.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infering population history with DIY ABC: a user-friendly approach to Approximate Bayesian Computation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cornuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (23), pp.2713-2719. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btn514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core set of microsatellite markersfor western corn rootworm (Coleoptera: Chrysomelidae) population genetics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyung Seok Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric R. Waits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.293-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European populations of Diabrotica virgifera virgifera are resistant to aldrin, but not to methyl-parathion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Toepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kuhlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 133 (4), pp.307-314. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0418.2008.01363.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite-based parentage analysis reveals non-ideal free distribution in a parasitoid population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (9), pp.2300-2309. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03743.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of Europe by the western corn rootworm, Diabrotica virgifera virgifera: multiple transatlantic introductions with various reductions of genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (16), pp.3614-3627. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03866.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Core Set of Microsatellite Markers for Western Corn Rootworm (Coleoptera: Chrysomelidae) Population Genetics Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyung Seok Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric R. Waits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.293-300. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ee/37.2.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome scan of Diabrotica virgifera virgifera for genetic variation associated with crop rotation tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Sappington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan T. Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 131 (6), pp.378-385. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0418.2007.01190.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance des pucerons aux insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 279, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the scientific community modelling the evolution of resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (12), pp.e1275. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Diabrotica genetics research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Sappington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blair D. Siegfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52 (2), pp.90-97. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ae/52.2.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of genetic divergence between western corn rootworms (Coleoptera : Chrysomelidae) resistant and susceptible to control by crop rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyung Seok Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan T. Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (3), pp.685-690. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jee/99.3.685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-species variability of the response to 20-hydroxyeedysone in peach-potato aphid (Myzus persicae Sulzer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52 (5), pp.480-486. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2006.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite DNA markers for Lysiphlebus testaceipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (1), pp.109-111. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00854.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diabrotica débarqua trois fois (au moins!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 588, pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does insecticide resistance alone account for the low genetic variability of asexually reproducing populations of the peach-potato aphid Myzus persicae ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ballanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (6), pp.630-639. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymetry in host and parasitoid diffuse coevolution : when the red queen has to keep a finger in more than one pie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (4), n. p. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-9994-2-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple transatlantic introductions of the western corn rootworm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Toepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 310 (5750), pp.992. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1115871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining genetic variation and phenotypic plasticity in tradeoff modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (2), pp.330-338. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0030-1299.2005.13563.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships of the north-eastern Atlantic and Mediterranean blenniids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Almada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Almada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (3), pp.283 - 295. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00519.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness costs of insecticide resistance in natural breeding sites of the mosquito culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58 (1), pp.128-135. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0014-3820.2004.tb01579.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal genetic variability in French populations of the peach-potato aphid, Myzus persicae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mieuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of insecticide resistance alleles in sexually-reproducing populations of the peach-potato aphid Myzus persicae (Hemiptera: Aphididae) from southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 93, pp.289 - 297. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/BER2003241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic study of Coris julis (Osteichtyes, Perciformes, Labridae) evolutionary history and dispersal abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telmo Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 326 (8), pp.771-785. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2003.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00175887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite markers in Eurasian vulture Gyps fulvus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Brito Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor M. Cancela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (4), pp.557-558. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-8286.2002.00314.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revision of the status of Lepadogaster lepadogaster (Teleostei: Gobiesocidae): sympatric subspecies or a long misunderstood blend of species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Almada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Calado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76 (3), pp.327-338. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1095-8312.2002.00067.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexing Bonelli's eagle nestlings: morphometrics versus molecular techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Brito Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Beja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Raptor Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35, pp.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of microsatellite loci in the Norway lobster (Nephrops norvegicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane D Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1-2), pp.71-72. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-8278.2001.00029.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific Utility of Microsatellites in Fish: A Case Study of (CT)n and (GT)n Markers in the Shanny Lipophrys pholis (Pisces: Blenniidae) and Their Use in Other Blennioidei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Almada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Serrao Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leonor Cancela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (3), pp.248-253. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s101269900029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite markers in Abudefduf luridus (Pisces: Pomacentridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane D Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Serrao Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (7), pp.993-994. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00939.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Insights into the taxonomic status of Coris Atlantic (Pisces: Labridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Cancela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telmo Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Serrao Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (5), pp.929-933. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315400002915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite characterization in the rainbow wrasse Coris julis (Pisces: Labridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serrao Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.629-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of insecticide resistance in the mosquito Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 68 (1-2), pp.147-157. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.1999.tb01163.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00201885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the evolution of insecticide resistance in the mosquito Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 400, pp.861-864. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/23685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative variation and selection of esterase gene amplification in Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Tsagkarakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 83, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6885370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00201898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance and sweep of a gene duplication: adaptive response and potential for a new function in the mosquito Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 52 (6), pp.1705-1712. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.1998.tb02250.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00188541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating gene flow using selected markers: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 149, pp.1383-1392. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/149.3.1383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance in Culex pipiens: Allele replacement and changing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 52 (2), pp.443-453. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.1998.tb01644.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the evolution of overproduced esterases in the mosquito Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 353 (1376), pp.1707-1711. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.1998.0322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00201879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisms and fluctuations in copy number of amplified esterase genes in Culex pippins mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Makate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7, pp.295-300. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2583.1998.00077.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of dominance of newly arisen adaptive genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 147, pp.1225-1234. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/147.3.1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of Wolbachia transmission process on the infection dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (4), pp.601 - 612. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1420-9101.1997.10040601.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esterases A5‐B5 in organophosphate‐resistant Culex pipiens from Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Severini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Romi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Marinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Veterinary Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.123-126. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2915.1997.tb00300.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting levels of variability between cytoplasmic genomes and incompatibility types in the mosquito Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 264 (1379), pp.245-251. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.1997.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00201307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esterase gene amplification in Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Makate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hirst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Callaghan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6, pp.319-327. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2583.1997.00186.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of a Wolbachia endosymbiont in a Tetranychus urticae strain (Acari : Tetranychidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Tsagkarakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria M. Navajas Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5 (3), pp.217-221. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2583.1996.tb00057.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coamplification of esterase A and B genes as a single unit in Culex pipiens mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77, pp.555-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coamplification of esterase A and B genes as a single unit in Culex pipiens mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77, pp.555-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00201469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of nuclear and mitochondrial ribosomal DNA of a truffle species (Tuber aestivum).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Cleyet Marel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 100 (5), pp.547-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the unique amplification event and the worldwide migration hypothesis of insecticide resistance genes with sequence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77, pp.535-543. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.1996.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00201468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In Registered Reports (PCI RR): from RR recommendation to (diamond open access) publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Donnée 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université de Haute Alsace; Université de Strasbourg; AgroParistech; Université de Lille; Sorbonne Université, Jun 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16418234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the importance of genetic load in successful biological invasions of pests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zallio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics 2024 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI-Registered reports : un mode de publication qui révolutionne la qualité de la science et de la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheur.se.s et Ingénieur.e.s SPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrae, département SPE, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bugs become pests: Does the genetic load matter for invading species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zallio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Trends in Biodiversity and Evolution Conferences (TiBE 2023) - Invaders on the Horizon! Advancing Invasion Science from Genes to Ecosystems and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BIOPOLIS-CIBIO; University of Porto; University of Montpellier, Nov 2023, Villa do Conde, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the genetic load in invasive insects: first insights from a genomic cross-species study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de publication, pratiques de recherches et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives du CNRS-Ecologie et Environnement 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise de reproductibilité et science ouverte : Les Registered Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives du CNRS-Ecologie et Environnement 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In… A free recommendation process of preprints based on peer reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMicYR Webinar 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish and review model in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COAR Asia Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COAR, Oct 2021, Singapoore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In: A free process for the recommendation of unpublished scientific papers based on peer review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELPUB 2019 23rd edition of the International Conference on Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/proceedings.elpub.2019.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In: a free process for the recommendation of preprints based on peer review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORCE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life is not a long quiet river : consequences of pulsed migration for population genetic divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Aubree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of Society for Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of western corn rootworm response to insecticidal toxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad S Coates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron J Gassmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh M. Robertson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 ESA, ESC, and ESBC Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion biology: insights from evolutionary biology and population genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A Estoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IWGO meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between independently invading and crossed populations of the alien maize pest Diabrotica virgifera virgifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Toepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the German Diabrotica Research Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Berlin, Germany. pp.1, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/jka.2014.444.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un effet Allee génétique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gourchanp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Réunion annuelle du Groupe d’Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the genetic load in invasive insects: insights from a genomic cross-species study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Beaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed migration and its consequences for population genetic divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Aubree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans moustiques ni cafards est-il possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions le Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 58 p., 2011, Les Petites Pommes du savoir, 978-2-7465-0562-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et promotion de la méthode scientifique et des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives CNRS Écologie &amp; Environnement 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences et société : du savoir à l'action, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-231, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden and external costs of pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-120, 2016, Sustainable Agriculture Reviews, 978-3-319-26776-0. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26777-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In… A free recommendation process of preprints based on peer reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.canal-u.tv/chaines/fire/christian-mougin-l-initiative-peer-community-in</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community in Ecotoxicology & Environmental Chemistry, un nouveau média ouvert, transparent et gratuit pour la valorisation et la diffusion de vos recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une plus grande indépendance de l’expertise scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In and Peer Community Journal: A Two-Step Diamond OA Process Giving Research Communities Back Control of Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Class</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SORTEE Guidelines for Data and Code Quality Control in Ecology and Evolutionary Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethany Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bairos-Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling genetic load dynamics during biological invasion: insights from two invasive insect species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio S Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of pool-sequencing transcriptome-based exon capture for population genomics of non-model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of the worldwide invasion routes of the pinewood nematode, Bursaphelenchus xylophilus, using ABC analysis on microsatellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques intègres de publication scientifique à l’heure de la science ouverte. Note de recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Arbeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Dashkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 12 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coamplification of esterase A and B genes as a single unit in the mosquito Culex pipiens originating from a single amplification event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. ENIGMA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Montpellier, France. n.p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI commits to the principles of open scholarly infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24343/C34W2H)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing publication multilingualism at PCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2023 PCI’s finances and article costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Finances and Cost Structure of PCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI Code of Conduct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial conflicts of interest and Peer Community In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of PCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI Structure and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI Recommender Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI Reviewer Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps in the creation of a new PCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle éthique de publication scientifique : comment atteindre cet horizon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId520"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Guillemaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0451-1644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140843906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling genetic load dynamics during biological invasion: insights from two invasive insect species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio S Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e36. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical publishing: how do we get there?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Racimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Herde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Bonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy, Theory, and Practice in Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.15. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3998/ptpbio.3363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disconnecting the evaluation of scientific results from their diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue en ligne uniquement, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/6ffd8432.bc0db5ca⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and phenotypic effects of hybridization in independently introduced populations of the invasive maize pest Diabrotica virgifera virgifera in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G B Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Toepfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Entomological and Acarological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.9559. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jear.2021.9559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-regulation of apoptotic- and cell survival-related gene pathways following exposures of western corn rootworm to B. thuringiensis crystalline pesticidal proteins in transgenic maize roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad S Coates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron J Gassmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce E Hibbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance J Meinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.639. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-021-07932-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of the worldwide invasion routes of the pinewood nematode Bursaphelenchus xylophilus using approximate Bayesian computation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e56. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Covid-19, sciences en société] Pairs et impairs des publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rapid spread of Leptoglossus occidentalis in Europe: a bridgehead invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Strong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1), pp.189-200. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-018-0993-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biases of STRUCTURE software when exploring introduction routes of invasive species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (6), pp.485-499. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-017-0042-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization history of the western corn rootworm (Diabrotica virgifera virgifera) in North America: insights from random forest ABC using microsatellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Sappington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (3), pp.665-677. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-017-1566-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI : extension du domaine de l’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Facon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The harlequin ladybird, Harmonia axyridis: global perspectives on invasion history and ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen E. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M. J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Adriaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Berkvens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special section: Drivers, impacts, mechanisms and adaptation in insect invasions, 18 (4), pp.997-1044. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1077-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining selective pressures to enhance the durability of disease resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic Allee effect: a unified framework for the genetics and demography of small populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria M. Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (7), pp.e01413. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts of interest in GM Bt crop efficacy and durability studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0167777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide invasion routes of the pinewood nematode: What can we infer from population genetics analyses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Eisenback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.1199 - 1213. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-014-0788-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the invasion and the demographic history of the yellow-legged hornet, Vespa velutina, in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.2357-2371. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-015-0880-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 23 polymorphic microsatellite loci in invasive silver wattle, &amp;lt;em&amp;gt;Acacia dealbata (Fabaceae)&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Broadhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Henery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (5), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/apps.1500018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato borer, &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt;, invading the Mediterranean Basin, originates from a single introduction from Central Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the invasion routes of&amp;lt;em&amp;gt; bursaphelenchus xylophilus&amp;lt;/em&amp;gt;: a population genetics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid increase in dispersal during range expansion in the invasive ladybird Harmonia axyridis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3), pp.508-517. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic trait changes in laboratory - reared colonies of the maize herbivore, Diabrotica virgifera virgifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. W. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kuhlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Toepfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (1), pp.97-115. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S000748531300059X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No clear effect of admixture betweent two european invading outbreaks of &amp;lt;em&amp;gt;Diabrotica virgifera virgifera i&amp;lt;/em&amp;gt;n natura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cavigliasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), 13 p. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0106139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannibalism in invasive, native and biocontrol populations of the harlequin ladybird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-14-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of statistical treatments to reconstruct worldwide routes of invasion: the case of the Asian ladybird &amp;lt;em&amp;gt;Harmonia axyridis&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lundgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.5979-5997. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of a gamma-aminobutryic acid (GABA) receptor mutation in the evolution and spread of Diabrotica virgifera virgifera resistance to cyclodiene insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Coates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T W Sappington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (5), pp.473-484. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imb.12037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des résistances. L’importance des modalités de déploiement des substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Rex Consortium (resistance To Xenobiotics)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 669, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of selection and the evolution of resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the dispersal of a major pest of maize by cline analysis of a temporary contact zone between two invasive outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (21), pp.5368 - 5381. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into the genetic diversity of the pinewood nematode in its native area using new polymorphic microsatellite loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D Eisenback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0059165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioassay arenas for studying the biology and ecology of adult western corn footwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Toepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongming Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWGO-Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite and mitochondrial data provide evidence for a single major introduction for the neartic leafhopper Scaphoideus titanus in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), 13 p. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0036882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent genetic resources added to molecular ecology resources database 1 august 2011-30 september 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. A'Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Argo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Avand-Faghih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoktaru Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.185-189. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary contact and admixture between independently invading populations of the western corn rootworm, Diabrotica virgifera virgifera in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Boriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e50129. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of demo-genetic model probabilities with Approximate Bayesian Computation using linear discriminant analysis on summary statistics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pudlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.846-55. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03153.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the origin of populations introduced from a genetically structured native range by approximate Bayesian computation: case study of the invasive ladybird &amp;lt;em&amp;gt;Harmonia axyridis&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Lawson Handley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (22), pp.4654 - 4670. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05322.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak spatial and temporal population genetic structure in the rosy apple aphid, Dysaphis plantaginea, in french apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0021263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance induction and herbivore virulence in the interaction between Myzus persicae (Sulzer) and a major aphid resistance gene (Rm2) from peach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod-Plant Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.369-377. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11829-011-9141-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding depression is purged in the invasive insect Harmonia axyridis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth A. Hufbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (5), pp.424-427. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2011.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput microsatellite isolation through 454 GS-FLX Titanium pyrosequencing of enriched DNA libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duthoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4), pp.638-644. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.02992.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological invasions in agricultural settings: insights from evolutionary biology and population genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (3), pp.237-246. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive South American tomato pinworm, Tuta absoluta, continues to spread in Afro-Eurasia and beyond: the new threat to tomato world production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Urbaneja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (4), pp.403 - 408. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-011-0398-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified dispersal and increasing genetic variation during the invasion of central Europe by the western corn rootworm, [i]Diabrotica virgifera virgifera[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Toepfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.54-70. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00133.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the routes of invasion: what for, how and so what</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (19), pp.4113-4130. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04773.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring introduction routes of invasive species using approximate Bayesian computation on microsatellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cornuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (1), pp.88-99. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridgehead effect in the worldwide invasion of the biocontrol Harlequin Ladybird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cornuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9743. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skill and style to model the evolution of resistance to pesticides and drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.375-390. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide survey and analysis of microsatellites in nematodes, with a focus on the plant-parasitic species Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.598. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer l'invasion pour mieux la combattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.68-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western corn rootworm ( Diabrotica virgifera virgifera LeConte) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance J. Meinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Sappington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Onstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2008.00419.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection naturelle dans des écosystèmes modifiés par l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Coutellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Vaucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.IV-IX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes, gene flow and adaptation of Diabrotica virgifera virgifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blair D. Siegfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.47-60. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2008.00398.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International cooperation on western corn rootworm ecology research: state-of-the-art and future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2008.00404.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core set of microsatellite markersfor western corn rootworm (Coleoptera: Chrysomelidae) population genetics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyung Seok Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric R. Waits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.293-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infering population history with DIY ABC: a user-friendly approach to Approximate Bayesian Computation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cornuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (23), pp.2713-2719. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btn514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European populations of Diabrotica virgifera virgifera are resistant to aldrin, but not to methyl-parathion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Toepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kuhlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 133 (4), pp.307-314. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0418.2008.01363.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite-based parentage analysis reveals non-ideal free distribution in a parasitoid population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (9), pp.2300-2309. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03743.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of Europe by the western corn rootworm, Diabrotica virgifera virgifera: multiple transatlantic introductions with various reductions of genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (16), pp.3614-3627. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03866.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Core Set of Microsatellite Markers for Western Corn Rootworm (Coleoptera: Chrysomelidae) Population Genetics Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyung Seok Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric R. Waits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.293-300. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ee/37.2.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance des pucerons aux insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 279, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the scientific community modelling the evolution of resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (12), pp.e1275. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome scan of Diabrotica virgifera virgifera for genetic variation associated with crop rotation tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Sappington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan T. Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 131 (6), pp.378-385. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0418.2007.01190.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Diabrotica genetics research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Sappington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blair D. Siegfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52 (2), pp.90-97. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ae/52.2.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of genetic divergence between western corn rootworms (Coleoptera : Chrysomelidae) resistant and susceptible to control by crop rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyung Seok Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan T. Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (3), pp.685-690. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jee/99.3.685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-species variability of the response to 20-hydroxyeedysone in peach-potato aphid (Myzus persicae Sulzer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52 (5), pp.480-486. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2006.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diabrotica débarqua trois fois (au moins!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 588, pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite DNA markers for Lysiphlebus testaceipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (1), pp.109-111. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00854.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does insecticide resistance alone account for the low genetic variability of asexually reproducing populations of the peach-potato aphid Myzus persicae ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ballanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (6), pp.630-639. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymetry in host and parasitoid diffuse coevolution : when the red queen has to keep a finger in more than one pie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (4), n. p. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-9994-2-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple transatlantic introductions of the western corn rootworm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Toepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 310 (5750), pp.992. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1115871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining genetic variation and phenotypic plasticity in tradeoff modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (2), pp.330-338. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0030-1299.2005.13563.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships of the north-eastern Atlantic and Mediterranean blenniids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Almada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Almada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (3), pp.283 - 295. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00519.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness costs of insecticide resistance in natural breeding sites of the mosquito culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58 (1), pp.128-135. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0014-3820.2004.tb01579.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal genetic variability in French populations of the peach-potato aphid, Myzus persicae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mieuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of insecticide resistance alleles in sexually-reproducing populations of the peach-potato aphid Myzus persicae (Hemiptera: Aphididae) from southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 93, pp.289 - 297. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/BER2003241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic study of Coris julis (Osteichtyes, Perciformes, Labridae) evolutionary history and dispersal abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telmo Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 326 (8), pp.771-785. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2003.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00175887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite markers in Eurasian vulture Gyps fulvus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Brito Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor M. Cancela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (4), pp.557-558. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-8286.2002.00314.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revision of the status of Lepadogaster lepadogaster (Teleostei: Gobiesocidae): sympatric subspecies or a long misunderstood blend of species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Almada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Calado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76 (3), pp.327-338. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1095-8312.2002.00067.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexing Bonelli's eagle nestlings: morphometrics versus molecular techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Brito Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Beja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Raptor Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35, pp.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of microsatellite loci in the Norway lobster (Nephrops norvegicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane D Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1-2), pp.71-72. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-8278.2001.00029.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific Utility of Microsatellites in Fish: A Case Study of (CT)n and (GT)n Markers in the Shanny Lipophrys pholis (Pisces: Blenniidae) and Their Use in Other Blennioidei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Almada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Serrao Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leonor Cancela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (3), pp.248-253. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s101269900029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite markers in Abudefduf luridus (Pisces: Pomacentridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane D Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Serrao Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (7), pp.993-994. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00939.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Insights into the taxonomic status of Coris Atlantic (Pisces: Labridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Cancela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telmo Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Serrao Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (5), pp.929-933. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315400002915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite characterization in the rainbow wrasse Coris julis (Pisces: Labridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serrao Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.629-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the evolution of insecticide resistance in the mosquito Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 400, pp.861-864. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/23685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of insecticide resistance in the mosquito Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 68 (1-2), pp.147-157. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.1999.tb01163.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00201885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative variation and selection of esterase gene amplification in Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Tsagkarakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 83, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6885370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00201898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance and sweep of a gene duplication: adaptive response and potential for a new function in the mosquito Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 52 (6), pp.1705-1712. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.1998.tb02250.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00188541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating gene flow using selected markers: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 149, pp.1383-1392. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/149.3.1383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance in Culex pipiens: Allele replacement and changing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 52 (2), pp.443-453. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.1998.tb01644.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the evolution of overproduced esterases in the mosquito Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 353 (1376), pp.1707-1711. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.1998.0322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00201879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisms and fluctuations in copy number of amplified esterase genes in Culex pippins mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Makate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7, pp.295-300. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2583.1998.00077.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of dominance of newly arisen adaptive genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 147, pp.1225-1234. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/147.3.1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of Wolbachia transmission process on the infection dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (4), pp.601 - 612. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1420-9101.1997.10040601.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting levels of variability between cytoplasmic genomes and incompatibility types in the mosquito Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 264 (1379), pp.245-251. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.1997.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00201307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esterases A5‐B5 in organophosphate‐resistant Culex pipiens from Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Severini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Romi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Marinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Veterinary Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.123-126. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2915.1997.tb00300.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esterase gene amplification in Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Makate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hirst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Callaghan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6, pp.319-327. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2583.1997.00186.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coamplification of esterase A and B genes as a single unit in Culex pipiens mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77, pp.555-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of a Wolbachia endosymbiont in a Tetranychus urticae strain (Acari : Tetranychidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Tsagkarakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria M. Navajas Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5 (3), pp.217-221. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2583.1996.tb00057.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coamplification of esterase A and B genes as a single unit in Culex pipiens mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77, pp.555-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00201469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of nuclear and mitochondrial ribosomal DNA of a truffle species (Tuber aestivum).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Cleyet Marel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 100 (5), pp.547-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the unique amplification event and the worldwide migration hypothesis of insecticide resistance genes with sequence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77, pp.535-543. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.1996.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00201468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In Registered Reports (PCI RR): from RR recommendation to (diamond open access) publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Donnée 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université de Haute Alsace; Université de Strasbourg; AgroParistech; Université de Lille; Sorbonne Université, Jun 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16418234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the importance of genetic load in successful biological invasions of pests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zallio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics 2024 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI-Registered reports : un mode de publication qui révolutionne la qualité de la science et de la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheur.se.s et Ingénieur.e.s SPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrae, département SPE, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bugs become pests: Does the genetic load matter for invading species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zallio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Trends in Biodiversity and Evolution Conferences (TiBE 2023) - Invaders on the Horizon! Advancing Invasion Science from Genes to Ecosystems and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BIOPOLIS-CIBIO; University of Porto; University of Montpellier, Nov 2023, Villa do Conde, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de publication, pratiques de recherches et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives du CNRS-Ecologie et Environnement 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the genetic load in invasive insects: first insights from a genomic cross-species study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise de reproductibilité et science ouverte : Les Registered Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives du CNRS-Ecologie et Environnement 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish and review model in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COAR Asia Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COAR, Oct 2021, Singapoore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In… A free recommendation process of preprints based on peer reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMicYR Webinar 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life is not a long quiet river : consequences of pulsed migration for population genetic divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Aubree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of Society for Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In: A free process for the recommendation of unpublished scientific papers based on peer review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELPUB 2019 23rd edition of the International Conference on Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/proceedings.elpub.2019.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In: a free process for the recommendation of preprints based on peer review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORCE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of western corn rootworm response to insecticidal toxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad S Coates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron J Gassmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh M. Robertson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 ESA, ESC, and ESBC Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion biology: insights from evolutionary biology and population genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A Estoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IWGO meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between independently invading and crossed populations of the alien maize pest Diabrotica virgifera virgifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Toepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the German Diabrotica Research Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Berlin, Germany. pp.1, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/jka.2014.444.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un effet Allee génétique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gourchanp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Réunion annuelle du Groupe d’Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the genetic load in invasive insects: insights from a genomic cross-species study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Beaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed migration and its consequences for population genetic divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Aubree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans moustiques ni cafards est-il possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions le Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 58 p., 2011, Les Petites Pommes du savoir, 978-2-7465-0562-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et promotion de la méthode scientifique et des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives CNRS Écologie &amp; Environnement 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences et société : du savoir à l'action, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-231, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden and external costs of pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-120, 2016, Sustainable Agriculture Reviews, 978-3-319-26776-0. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26777-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In… A free recommendation process of preprints based on peer reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.canal-u.tv/chaines/fire/christian-mougin-l-initiative-peer-community-in</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community in Ecotoxicology & Environmental Chemistry, un nouveau média ouvert, transparent et gratuit pour la valorisation et la diffusion de vos recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une plus grande indépendance de l’expertise scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In and Peer Community Journal: A Two-Step Diamond OA Process Giving Research Communities Back Control of Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Class</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SORTEE Guidelines for Data and Code Quality Control in Ecology and Evolutionary Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethany Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bairos-Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling genetic load dynamics during biological invasion: insights from two invasive insect species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio S Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of pool-sequencing transcriptome-based exon capture for population genomics of non-model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of the worldwide invasion routes of the pinewood nematode, Bursaphelenchus xylophilus, using ABC analysis on microsatellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques intègres de publication scientifique à l’heure de la science ouverte. Note de recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Arbeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Dashkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 12 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coamplification of esterase A and B genes as a single unit in the mosquito Culex pipiens originating from a single amplification event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. ENIGMA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Montpellier, France. n.p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing publication multilingualism at PCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2023 PCI’s finances and article costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI commits to the principles of open scholarly infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24343/C34W2H)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Finances and Cost Structure of PCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI Code of Conduct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial conflicts of interest and Peer Community In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of PCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI Structure and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI Reviewer Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI Recommender Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps in the creation of a new PCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle éthique de publication scientifique : comment atteindre cet horizon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId520"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="905C47E4"/>
+    <w:nsid w:val="4BD56AD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-guillemaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0451-1644" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140843906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S Bernal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.539" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621386v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Herde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Phillips" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ptpbio.3363" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/6ffd8432.bc0db5ca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B Bermond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Toepfer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jear.2021.9559" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S Coates" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J Gassmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E Hibbard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance J Meinke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07932-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Castagnone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.64" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153106v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lombaert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0993-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-017-0042-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ciosi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Miller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Sappington" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1566-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Facon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Luque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1413" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. J. Brown" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Berkvens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Borges" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1077-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167777" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370176v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mougel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rome" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0880-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Broadhurst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Henery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/apps.1500018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638088v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Espada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Eisenback" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0788-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633583v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Reyes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08371" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joubard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gregoire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12316" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629525v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. French" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kuhlmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toepfer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000748531300059X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bermond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavigliasso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Spencer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Tayeh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lundgren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12989" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LL3D3LSG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643747v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S Coates" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Sappington" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12037" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KRXRKFZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652236v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Eisenback" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059165" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12489" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940305v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenying Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongming Wu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650068v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653040v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. A'Hara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Argo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Avand-Faghih" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoktaru Barat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03088.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Boriani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050129" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796906v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03153.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXTDJ1B6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644352v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.068" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642609v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021263" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643512v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Thomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Lawson Handley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05322.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3H5GP04Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649450v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-011-9141-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218992v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Miller" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toepfe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00133.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651668v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Luna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Urbaneja" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-011-0398-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-90FHCJHR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659220v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Beaumont" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.92" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04773.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKNDKCSM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664647v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009743" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663550v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-598" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663851v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance J. Meinke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Sappington" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Onstad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Miller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2008.00419.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203976v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vaucheret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668593v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Giordano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair D. Siegfried" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Gray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2008.00398.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0XM2QPZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668204v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeser" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2008.00404.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F60C0A90E72D4E4E25EED925A6341F30B9AE059/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359624v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Beaumont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn514" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657840v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Seok Kim" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Stolz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Waits" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664919v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2008.01363.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658687v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03743.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8KB9XNJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662996v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Miller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Kim" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giordano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03866.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186447v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/37.2.293" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657906v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan T. Ratcliffe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Spencer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2007.01190.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654910v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660225v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ae/52.2.90" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657866v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/99.3.685" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660252v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Alla" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2006.01.007" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZR9HMPQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675030v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00854.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJ526NKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682073v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derridj" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677309v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zamoum" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800673" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671701v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-2-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682039v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1115871" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681146v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2005.13563.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N6WRDRSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940320v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Almada" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Almada" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00519.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674721v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevillon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2004.tb01579.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669839v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940330v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brun" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nicolas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Sauge" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boll" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BER2003241" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6843667288D7A0113B7C736C33BF90D793D21A04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175887v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Afonso" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Morato" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2003.08.001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940339v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mira" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Brito Palma" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor M. Cancela" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286.2002.00314.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940364v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Henriques" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Louren&#231;o" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Calado" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goncalves" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8312.2002.00067.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940543v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Beja" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940387v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane D Streiff" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Alberto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Magalhaes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Castro" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2001.00029.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGJSMSJM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940546v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Serrao Santos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leonor Cancela" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101269900029" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-84DKPH6W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940561v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Carvalho" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afonso" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00939.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCKGPDPV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940551v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Cancela" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315400002915" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689073v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serrao Santos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morato" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201885v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pasteur" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.1999.tb01163.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVVVZ55H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691471v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/23685" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201898v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tsagkarakou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bernard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6885370" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00188541v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouguet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.1998.tb02250.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687654v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/149.3.1383" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696960v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.1998.tb01644.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201879v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.1998.0322" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940565v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Callaghan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Makate" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.1998.00077.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0V76V1GN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688386v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marcel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fournier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/147.3.1225" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940577v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.1997.10040601.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940571v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Severini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Romi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Marinucci" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.1997.tb00300.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBSCHRS5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201307v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1997.0035" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940580v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hirst" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2583.1997.00186.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/818E130D0B8BCEF1C8BE56C450D9470B02810B39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686700v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Navajas Navarro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.1996.tb00057.x" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A56A44BCCCC811111FDC46B9DB233D6A3FFE3904/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684368v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rooker" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Berge" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pasteur" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201469v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berge" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685681v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Callot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet Marel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201468v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.1996.181" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191465v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16418234" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260906v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zallio" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694741v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257499v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269243v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694658v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694666v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484190v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153143v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142244v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.23" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327583v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153931v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Aubree" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153177v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh M. Robertson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794753v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741993v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kuhlmann" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/jka.2014.444.016" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748546v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Luque" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gourchanp" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226015v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Beaum&#233;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Da Rocha" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153921v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lac" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939635v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198595.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694642v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Durand" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-cnrs-ecologie-environnement-2023" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303109v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26777-7_2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03679088v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228265v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940281v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536120v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Class" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221997v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pick" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Allen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bachelot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bairos-Novak" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Brand" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694490v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370085v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370109v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836459v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727597v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24343/C34W2H)" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727639v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727649v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727624v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727581v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727573v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727509v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727522v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727564v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727555v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727544v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092676v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-guillemaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0451-1644" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140843906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S Bernal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.539" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621386v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Herde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Phillips" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ptpbio.3363" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/6ffd8432.bc0db5ca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B Bermond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Toepfer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jear.2021.9559" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S Coates" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J Gassmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E Hibbard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance J Meinke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07932-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Castagnone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.64" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153106v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lombaert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0993-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-017-0042-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ciosi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Miller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Sappington" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1566-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Facon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. J. Brown" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Berkvens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Borges" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1077-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Luque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1413" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167777" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Espada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Eisenback" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0788-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370176v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mougel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rome" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0880-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Broadhurst" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Henery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/apps.1500018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633583v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Reyes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08371" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joubard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gregoire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12316" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. French" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kuhlmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toepfer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000748531300059X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bermond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavigliasso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Spencer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Tayeh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lundgren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12989" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LL3D3LSG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643747v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S Coates" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Sappington" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12037" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KRXRKFZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647469v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12489" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Eisenback" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059165" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940305v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenying Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongming Wu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650068v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653040v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. A'Hara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Argo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Avand-Faghih" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoktaru Barat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03088.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Boriani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050129" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796906v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03153.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXTDJ1B6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Lawson Handley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05322.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3H5GP04Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021263" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-011-9141-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644352v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.068" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651668v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Luna" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Urbaneja" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-011-0398-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-90FHCJHR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218992v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Miller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toepfe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00133.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04773.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKNDKCSM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659220v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Beaumont" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.92" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664647v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009743" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663550v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-598" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663851v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance J. Meinke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Sappington" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Onstad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Miller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2008.00419.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203976v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vaucheret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668593v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Giordano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair D. Siegfried" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Gray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2008.00398.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0XM2QPZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668204v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeser" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2008.00404.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F60C0A90E72D4E4E25EED925A6341F30B9AE059/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657840v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Seok Kim" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Stolz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Waits" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359624v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Beaumont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn514" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664919v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2008.01363.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658687v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03743.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8KB9XNJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662996v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Miller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Kim" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giordano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03866.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186447v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/37.2.293" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654910v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657906v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan T. Ratcliffe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Spencer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2007.01190.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660225v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ae/52.2.90" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657866v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/99.3.685" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660252v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Alla" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2006.01.007" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZR9HMPQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682073v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derridj" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675030v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00854.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJ526NKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677309v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zamoum" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800673" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671701v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-2-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682039v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1115871" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681146v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2005.13563.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N6WRDRSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940320v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Almada" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Almada" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00519.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674721v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevillon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2004.tb01579.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669839v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940330v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brun" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nicolas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Sauge" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boll" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BER2003241" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6843667288D7A0113B7C736C33BF90D793D21A04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175887v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Afonso" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Morato" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2003.08.001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940339v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mira" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Brito Palma" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor M. Cancela" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286.2002.00314.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940364v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Henriques" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Louren&#231;o" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Calado" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goncalves" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8312.2002.00067.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940543v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Beja" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940387v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane D Streiff" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Alberto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Magalhaes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Castro" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2001.00029.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGJSMSJM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940546v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Serrao Santos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leonor Cancela" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101269900029" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-84DKPH6W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940561v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Carvalho" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afonso" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00939.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCKGPDPV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940551v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Cancela" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315400002915" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689073v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serrao Santos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morato" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691471v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/23685" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201885v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pasteur" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.1999.tb01163.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVVVZ55H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201898v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tsagkarakou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bernard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6885370" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00188541v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouguet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.1998.tb02250.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687654v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/149.3.1383" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696960v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.1998.tb01644.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201879v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.1998.0322" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940565v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Callaghan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Makate" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.1998.00077.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0V76V1GN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688386v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marcel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fournier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/147.3.1225" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940577v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.1997.10040601.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201307v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1997.0035" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940571v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Severini" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Romi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Marinucci" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.1997.tb00300.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBSCHRS5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940580v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hirst" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2583.1997.00186.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/818E130D0B8BCEF1C8BE56C450D9470B02810B39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684368v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rooker" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Berge" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pasteur" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686700v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Navajas Navarro" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.1996.tb00057.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A56A44BCCCC811111FDC46B9DB233D6A3FFE3904/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201469v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berge" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685681v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Callot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet Marel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201468v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.1996.181" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191465v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16418234" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260906v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zallio" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694741v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257499v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694658v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269243v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694666v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153143v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484190v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153931v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Aubree" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142244v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.23" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327583v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153177v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh M. Robertson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794753v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741993v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kuhlmann" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/jka.2014.444.016" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748546v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Luque" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gourchanp" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226015v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Beaum&#233;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Da Rocha" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153921v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lac" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939635v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198595.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694642v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Durand" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-cnrs-ecologie-environnement-2023" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303109v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26777-7_2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03679088v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228265v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940281v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536120v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Class" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221997v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pick" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Allen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bachelot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bairos-Novak" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Brand" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694490v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370085v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370109v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836459v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727639v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727649v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727597v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24343/C34W2H)" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727624v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727581v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727573v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727509v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727522v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727555v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727564v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727544v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092676v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>