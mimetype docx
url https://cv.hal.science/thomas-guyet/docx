--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -316,295 +316,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular Segmentation of Functional Ultrasound Images using Deep Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clustering of timed sequences – Application to the analysis of care pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Sebia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Pereira</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enoal Gesny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110377⟩</w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 156, pp.102401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2024.102401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744271v2</w:t>
+                <w:t xml:space="preserve">hal-04849653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of timed sequences – Application to the analysis of care pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vascular Segmentation of Functional Ultrasound Images using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Sebia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pinson</w:t>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enoal Gesny</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 156, pp.102401. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, pp.110377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2024.102401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849653v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWoTTeD: an extension of tensor decomposition to temporal phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Sebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -996,295 +996,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SECURE-GEGELATI Always-On Intrusion Detection through GEGELATI Lightweight Tangled Program Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HERDECT -Utilisation des données satellites Sentinel-2 pour quantifier la production d'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dusseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sourbier</w:t>
+                <w:t xml:space="preserve">Elise Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karol Desnos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gesny</w:t>
+                <w:t xml:space="preserve">Alain Airiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11265-021-01728-1⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.171-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554393v1</w:t>
+                <w:t xml:space="preserve">hal-03760390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HERDECT -Utilisation des données satellites Sentinel-2 pour quantifier la production d'herbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dusseux</w:t>
+                <w:t xml:space="preserve">SECURE-GEGELATI Always-On Intrusion Detection through GEGELATI Lightweight Tangled Program Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Michel</w:t>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Launay</w:t>
+                <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Airiaud</w:t>
+                <w:t xml:space="preserve">Olivier Gesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 85, pp.171-183. </w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Design and Architectures for Signal and Image Processing 2021, 94 (7), pp.753-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11265-021-01728-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760390v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New cancer cases at the time of SARS-Cov2 pandemic and related public health policies: A persistent and concerning decrease long after the end of national lockdown</w:t>
               </w:r>
@@ -1593,222 +1593,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction des zones cohérentes par l’analyse spatio-temporelle d’images de télédétection</w:t>
+                <w:t xml:space="preserve">Long term analysis of time series of satellite images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohand-Cherif Benyounès</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.25.473-494⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2015.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184095v1</w:t>
+                <w:t xml:space="preserve">hal-01239504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term analysis of time series of satellite images</w:t>
+                <w:t xml:space="preserve">Extraction des zones cohérentes par l’analyse spatio-temporelle d’images de télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Nicolas</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Cherif Benyounès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70, pp.17-23. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Numéro spécial SAGEO 2014, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2015.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rig.25.473-494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239504v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation par ensembles réponses pour simuler l’assolement d’un paysage</w:t>
               </w:r>
@@ -2026,256 +2026,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Flood Events from Water Quality Time-Series using Latent Dirichlet Allocation Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligence artificielle et agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Aubert</w:t>
+                <w:t xml:space="preserve">F. Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tavenard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4-5), pp.403-407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00906292v1</w:t>
+                <w:t xml:space="preserve">hal-02601106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle et agronomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
+                <w:t xml:space="preserve">Clustering Flood Events from Water Quality Time-Series using Latent Dirichlet Allocation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Ber</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (12), pp.8187-8199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013WR014086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601106v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00906292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge construction from time series data using a collaborative exploration system.</w:t>
               </w:r>
@@ -2800,191 +2800,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générer un SNIIRAM synthétique sans contrainte de partage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft-ECM: An extension of Evidential C-Means for complex data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Soubeiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meetup - Données synthétiques en santé #1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Health Data Hub (HdH), Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">FUZZ-IEEE 2025 - International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450338v1</w:t>
+                <w:t xml:space="preserve">hal-05162452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-ECM: An extension of Evidential C-Means for complex data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'IA aujourd'hui Comment ça marche ? Quelles limites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE 2025 - International Conference on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Initiation à l'IA et à ses enjeux informationnels pour les professionnels des bibliothèques et de la documentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enssib, Feb 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162452v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA pour la recherche en sciences de la vie</w:t>
               </w:r>
@@ -3033,204 +3033,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'IA aujourd'hui Comment ça marche ? Quelles limites ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating PDE discovery methods for multiscale modeling of biological signals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiation à l'IA et à ses enjeux informationnels pour les professionnels des bibliothèques et de la documentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enssib, Feb 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology (CMSB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Fages; Sabine Pérès, Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946830v1</w:t>
+                <w:t xml:space="preserve">hal-05128224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating PDE discovery methods for multiscale modeling of biological signals.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Denizot</w:t>
+                <w:t xml:space="preserve">Soft-ECM : une extension de l'algorithme Evidentiel C-Means pour des données complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Soubeiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Berry</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology (CMSB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François Fages; Sabine Pérès, Sep 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128224v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-State Gene Expression Model Parameterized for Single-Cell Multi-Omics Data</w:t>
               </w:r>
@@ -3327,998 +3353,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-ECM : une extension de l'algorithme Evidentiel C-Means pour des données complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Générer un SNIIRAM synthétique sans contrainte de partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Meetup - Données synthétiques en santé #1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Health Data Hub (HdH), Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929629v1</w:t>
+                <w:t xml:space="preserve">hal-05450338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvrir des trajectoires de soins typiques dans le SNDS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plateformisation de l’apprentissage machine en épidémiologie: enjeux philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La folle journée de l'anévrisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839463v1</w:t>
+                <w:t xml:space="preserve">hal-04631782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Ontologie du Parcours de Soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Élie Calvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée IA et Santé 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformisation de l’apprentissage machine en épidémiologie: enjeux philosophiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SNDS: contexte, contenu et usages de la base de l'assurance maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Symposium MADICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR MADICS, May 2024, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631782v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNDS: contexte, contenu et usages de la base de l'assurance maladie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catégorisation de séquences temporelles - Application à l'analyse de parcours de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enoal Gesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium MADICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR MADICS, May 2024, Blois, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593382v1</w:t>
+                <w:t xml:space="preserve">hal-04726956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisation de séquences temporelles - Application à l'analyse de parcours de soins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pinson</w:t>
+                <w:t xml:space="preserve">Plateformisation de l'apprentissage machine en épidémiologie : enjeux philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.119-130</w:t>
+              <w:t xml:space="preserve">Conférence National en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726956v1</w:t>
+                <w:t xml:space="preserve">hal-04726941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformisation de l'apprentissage machine en épidémiologie : enjeux philosophiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Découvrir des trajectoires de soins typiques dans le SNDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence National en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">La folle journée de l'anévrisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726941v1</w:t>
+                <w:t xml:space="preserve">hal-04839463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbalanced Classification with TPG Genetic Programming: Impact of Problem Imbalance and Selection Mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface d'interrogation graphique de parcours de soins à base de chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bonnot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pegdwendé N Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Audureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2022 - Genetic and Evolutionary Computation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Extraction et gestion de connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699228v2</w:t>
+                <w:t xml:space="preserve">hal-04181253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface d'interrogation graphique de parcours de soins à base de chroniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IA et données de santé : regards croisés sur les droits, devoirs et responsabilités des personnes publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pegdwendé N Sawadogo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Muscat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et gestion de connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Enjeux scientifiques et sociaux de l’IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MITI/CNRS, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181253v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et données de santé : regards croisés sur les droits, devoirs et responsabilités des personnes publiques</w:t>
+                <w:t xml:space="preserve">Analyse d'une enquête sur la sémantique des motifs séquentiels avec négation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux scientifiques et sociaux de l’IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MITI/CNRS, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.62-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935333v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une extension de la décomposition tensorielle au phénotypage temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Sebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4333,402 +4268,467 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2023 - 23ème Conférence Francophone sur l'Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une enquête sur la sémantique des motifs séquentiels avec négation</w:t>
+                <w:t xml:space="preserve">Declarative Sequential Pattern Mining in ASP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.62-71</w:t>
+              <w:t xml:space="preserve">Conference on Inductive Logic Programming (ILP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164278v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declarative Sequential Pattern Mining in ASP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imbalanced Classification with TPG Genetic Programming: Impact of Problem Imbalance and Selection Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Inductive Logic Programming (ILP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO 2022 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Boston, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3520304.3529008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295035v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPM: An explainable-by-design pattern-based estrus detection approach to improve resource use in dairy farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logical forms of chronicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issei Harada</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Markey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2022 - 36th AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Vancouver, Canada. pp.1-10</w:t>
+              <w:t xml:space="preserve">TIME 2022 - 29th International Symposium on Temporal Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Virtual, Heard &amp; McDonald Islands. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483109v2</w:t>
+                <w:t xml:space="preserve">hal-03777471v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical forms of chronicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XPM: An explainable-by-design pattern-based estrus detection approach to improve resource use in dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Harada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Markey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIME 2022 - 29th International Symposium on Temporal Representation and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Virtual, Heard &amp; McDonald Islands. pp.1-15</w:t>
+              <w:t xml:space="preserve">AAAI 2022 - 36th AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Vancouver, Canada. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777471v2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Mining of Frequent Serial Episodes Considering Multiple Occurrences</w:t>
               </w:r>
@@ -4844,51 +4844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Beuchée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2022 - Conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5168,51 +5168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Spillemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5253,230 +5253,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptions de phénotypes computationnels pour la recherche en santé publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pegdwendé Sawadogo</w:t>
+                <w:t xml:space="preserve">Désagrégation temporelle du cumul annuel de croissance de l'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Spillemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Audureau</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et IA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">EGC 2022 - Conférence francophone sur l'Extraction et gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675618v1</w:t>
+                <w:t xml:space="preserve">hal-03548073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désagrégation temporelle du cumul annuel de croissance de l'herbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Spillemaecker</w:t>
+                <w:t xml:space="preserve">Conceptions de phénotypes computationnels pour la recherche en santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegdwendé Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2022 - Conférence francophone sur l'Extraction et gestion des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.27-38</w:t>
+              <w:t xml:space="preserve">Santé et IA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548073v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of time series forecasting methods for groundwater level prediction</w:t>
               </w:r>
@@ -5564,148 +5564,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of chronicles temporal model with taxonomies -Application to epidemiological studies</w:t>
+                <w:t xml:space="preserve">Probabilistic forecasting of seasonal time series Combining clustering and classification for forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Bakalara</w:t>
+                <w:t xml:space="preserve">Colin Leverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dameron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Happe</w:t>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Oger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF 2021 - 14th International Conference on Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, online, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">ITISE 2021 - 7th International Conference on Time Series and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Gran Canaria, Spain. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03096846v1</w:t>
+                <w:t xml:space="preserve">hal-03326626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal phenotyping for characterisation of hospital care pathways of COVID19 patients</w:t>
               </w:r>
@@ -5793,260 +5797,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic forecasting of seasonal time series Combining clustering and classification for forecasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An open generator of synthetic administrative healthcare databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Leverger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Malinowski</w:t>
+                <w:t xml:space="preserve">Johanne Bakalara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITISE 2021 - 7th International Conference on Time Series and Forecasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Gran Canaria, Spain. pp.1-13</w:t>
+              <w:t xml:space="preserve">IAS 2021 - Atelier Intelligence Artificielle et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux (virtuel), France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326626v1</w:t>
+                <w:t xml:space="preserve">hal-03326618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open generator of synthetic administrative healthcare databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An extension of chronicles temporal model with taxonomies -Application to epidemiological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Bakalara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Happe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAS 2021 - Atelier Intelligence Artificielle et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux (virtuel), France. pp.1-8</w:t>
+              <w:t xml:space="preserve">HEALTHINF 2021 - 14th International Conference on Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, online, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326618v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Declarative mining of negative sequential patterns</w:t>
               </w:r>
@@ -6408,103 +6408,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension of chronicles temporal model with taxonomies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Bakalara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion des Données - Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6523,753 +6523,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal models of care sequences for the exploration of medico-administrative data</w:t>
+                <w:t xml:space="preserve">Toward a Framework for Seasonal Time Series Forecasting Using Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Bakalara</w:t>
+                <w:t xml:space="preserve">Colin Leverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dameron</w:t>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Oger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 - Workshop IA&amp;Santé, PFIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDEAL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Manchester, United Kingdom. pp.328-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-33607-3_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265743v1</w:t>
+                <w:t xml:space="preserve">hal-02371221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Framework for Seasonal Time Series Forecasting Using Clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Malinowski</w:t>
+                <w:t xml:space="preserve">Admissible generalizations of examples as rules (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAL 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Conference on Tools with Artificial Intelligence (ICTAI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2019, Portland, OR, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-33607-3_36⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02371221v1</w:t>
+                <w:t xml:space="preserve">hal-02267166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admissible generalizations of examples as rules (2019)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic(s) of negative sequential patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Tools with Artificial Intelligence (ICTAI 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JIAF 2019 - 13èmes Journées d'Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02267166v1</w:t>
+                <w:t xml:space="preserve">hal-02188501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic(s) of negative sequential patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal models of care sequences for the exploration of medico-administrative data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Bakalara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIAF 2019 - 13èmes Journées d'Intelligence Artificielle Fondamentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">2019 - Workshop IA&amp;Santé, PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188501v1</w:t>
+                <w:t xml:space="preserve">hal-02265743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day-ahead time series forecasting: application to capacity planning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Malinowski</w:t>
+                <w:t xml:space="preserve">Admissible generalizations of examples as rules (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rozé</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AALTD'18 - 3nd ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">One-day Workshop on Machine Learning and Explainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christel Vrain, Université d' Orléans, Oct 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912002v1</w:t>
+                <w:t xml:space="preserve">hal-01940129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admissible generalizations of examples as rules (2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnard</w:t>
+                <w:t xml:space="preserve">Day-ahead time series forecasting: application to capacity planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Leverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Masson</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One-day Workshop on Machine Learning and Explainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christel Vrain, Université d' Orléans, Oct 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">AALTD'18 - 3nd ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940129v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PerForecast : un outil de prévision de l'évolution de séries temporelles pour le planning capacitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Leverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2018 - Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.455-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7409,191 +7409,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de chroniques discriminantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Gross-Amblard</w:t>
+                <w:t xml:space="preserve">Purchase Signatures of Retail Customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Happe</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">PAKDD 2017 - The Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413473v1</w:t>
+                <w:t xml:space="preserve">hal-01639795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminant chronicles mining: Application to care pathways analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dauxais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7604,178 +7617,152 @@
               <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4₂6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purchase Signatures of Retail Customers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Gautrais</w:t>
+                <w:t xml:space="preserve">Mining relevant interval rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Termier</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD 2017 - The Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">International Conference on Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639795v1</w:t>
+                <w:t xml:space="preserve">hal-01584981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Declarative Sequential Pattern Mining of Care Pathways</w:t>
               </w:r>
@@ -7859,446 +7846,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining relevant interval rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining rare sequential patterns with ASP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Samet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Masson</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Formal Concept Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">ILP 2017 - 27th International Conference on Inductive Logic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584981v1</w:t>
+                <w:t xml:space="preserve">hal-01569582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining rare sequential patterns with ASP</w:t>
+                <w:t xml:space="preserve">Expert Opinion Extraction from a Biomedical Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Samet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Nha Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILP 2017 - 27th International Conference on Inductive Logic Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland. pp.1 - 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0888-613X(02)00066-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569582v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert Opinion Extraction from a Biomedical Database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Samet</w:t>
+                <w:t xml:space="preserve">Admissible generalizations of examples as rules (JIAF 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0888-613X(02)00066-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01584984v1</w:t>
+                <w:t xml:space="preserve">hal-01576047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admissible generalizations of examples as rules (JIAF 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnard</w:t>
+                <w:t xml:space="preserve">Extraction de chroniques discriminantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dauxais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Masson</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576047v1</w:t>
+                <w:t xml:space="preserve">hal-01413473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de motifs séquentiels avec ASP</w:t>
               </w:r>
@@ -8539,51 +8539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Botrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dauxais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8740,571 +8740,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential pattern mining for customer relationship management analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting characteristics of Satellite Image Time Series with Decision Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier GAST@EGC2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">MultiTemp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Annecy, France. pp.260-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097466v1</w:t>
+                <w:t xml:space="preserve">hal-01178943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape features that prevent or foster urban sprawl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronicles mining in a database of drugs exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dauxais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gross-Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MultiTemp 2015 : 8th International Workshop on the Analysis of Multitemporal Remote Sensing Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.244-247</w:t>
+              <w:t xml:space="preserve">ECML Doctoral consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178944v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting characteristics of Satellite Image Time Series with Decision Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bag-of-Temporal-SIFT-Words for Time Series Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chapel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MultiTemp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Annecy, France. pp.260-263</w:t>
+              <w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178943v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01184900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronicles mining in a database of drugs exposures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Gross-Amblard</w:t>
+                <w:t xml:space="preserve">Sequential pattern mining for customer relationship management analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiril Gashteovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Happe</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzennyr da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML Doctoral consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Atelier GAST@EGC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184100v1</w:t>
+                <w:t xml:space="preserve">hal-01097466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bag-of-Temporal-SIFT-Words for Time Series Classification</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landscape features that prevent or foster urban sprawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Chapel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">MultiTemp 2015 : 8th International Workshop on the Analysis of Multitemporal Remote Sensing Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.244-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01184900v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction des zones cohérentes par l'analyse spatio-temporelle d'images de télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Cherif Benyounès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Spatial Analysis and Geography conference (SAGEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9332,558 +9332,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage, étalement urbain et décisions politiques : retour sur une approche pluridisciplinaire confrontant analyse spatiale et perceptions des acteurs.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Programmation par ensembles réponses pour simuler l'assolement d'un paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Concilier expertise scientifique et participation : le défi posé par la Convention européenne du paysage »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622995v1</w:t>
+                <w:t xml:space="preserve">hal-00989199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des chemins de Hilbert adaptatif et des graphes de voisinage pour la caractérisation d'un parcellaire agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+                <w:t xml:space="preserve">Sébastien da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche en Informatique et Systèmes Aléatoires (IRISA). FRA., Jan 2014, Rennes, France. 615 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation par ensembles réponses pour simuler l'assolement d'un paysage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paysage, étalement urbain et décisions politiques : retour sur une approche pluridisciplinaire confrontant analyse spatiale et perceptions des acteurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Moinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+              <w:t xml:space="preserve">« Concilier expertise scientifique et participation : le défi posé par la Convention européenne du paysage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989199v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Distance Measures and Times Series Clustering for Temporal Patterns Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidahmed Benabderrahmane</w:t>
+                <w:t xml:space="preserve">Using Answer Set Programming for pattern mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IRI - 15th IEEE International Conference on Information Retrieval and Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052805v1</w:t>
+                <w:t xml:space="preserve">hal-01069092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Answer Set Programming for pattern mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Distance Measures and Times Series Clustering for Temporal Patterns Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidahmed Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence Artificielle Fondamentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">IEEE IRI - 15th IEEE International Conference on Information Retrieval and Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069092v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1d-SAX : une nouvelle représentation symbolique pour les séries temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9902,606 +9902,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1d-SAX: A Novel Symbolic Representation for Time Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Malinowski</w:t>
+                <w:t xml:space="preserve">Construction semi-automatique d'une ontologie de la perception des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourbeillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla El Ayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00912512v1</w:t>
+                <w:t xml:space="preserve">hal-00920722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction semi-automatique d'une ontologie de la perception des paysages</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualisation de données relationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale de Géomatique et d'Analyse Spatiale (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920722v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation de données relationnelles</w:t>
+                <w:t xml:space="preserve">Fouille d'images géoréférencées avec RapidMiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Ghedamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Athané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale de Géomatique et d'Analyse Spatiale (SAGEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916923v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille d'images géoréférencées avec RapidMiner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1d-SAX: A Novel Symbolic Representation for Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Élise Athané</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale de Géomatique et d'Analyse Spatiale (SAGEO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United Kingdom. pp.273-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41398-8_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916921v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00912512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction incrémentale de séquences fréquentes dans un flux d'itemsets</w:t>
+                <w:t xml:space="preserve">Incremental mining of frequent sequences from a window sliding over a stream of itemsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France. pp.153-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648893v1</w:t>
+                <w:t xml:space="preserve">hal-00757120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental mining of frequent sequences from a window sliding over a stream of itemsets</w:t>
+                <w:t xml:space="preserve">Extraction incrémentale de séquences fréquentes dans un flux d'itemsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Intelligence Artificielle Fondamentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, France. pp.153-162</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757120v1</w:t>
+                <w:t xml:space="preserve">hal-00648893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation multi-échelle de séries temporelles d'images satellite : Application à l'étude d'une période de sécheresse au Sénégal</w:t>
               </w:r>
@@ -11029,377 +11029,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00460723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic multi-sources adaptatif Application à la détection d'intrusion dans des serveurs Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage incrémental de règles de décision à partir de données d'un simulateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wei Wang</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Maxime Suchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Atelier INFORSID : Systèmes d'Information et de Décision pour l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00460721v1</w:t>
+                <w:t xml:space="preserve">inria-00460719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage incrémental de règles de décision à partir de données d'un simulateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A General Framework for Adaptive and Online Detection of Web attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henri-Maxime Suchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier INFORSID : Systèmes d'Information et de Décision pour l'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th International World Wide Web Conference - WWW 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00460719v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework for Adaptive and Online Detection of Web attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic multi-sources adaptatif Application à la détection d'intrusion dans des serveurs Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International World Wide Web Conference - WWW 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">EGC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461391v1</w:t>
+                <w:t xml:space="preserve">inria-00460721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomic Intrusion Detection System</w:t>
               </w:r>
@@ -11474,308 +11474,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fast detecting intrusions: using key attributes of network traffic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining temporal patterns with quantitative intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIMP 2008 - Third International Conference on Internet Monitoring and Protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Workshop on Mining Complex Data, (IEEE ICDM) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Italy. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833587v1</w:t>
+                <w:t xml:space="preserve">hal-00431445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards fast detecting intrusions: using key attributes of network trafic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gomblaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third International Conference on Internet Monitoring and Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining temporal patterns with quantitative intervals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards fast detecting intrusions: using key attributes of network traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Mining Complex Data, (IEEE ICDM) Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIMP 2008 - Third International Conference on Internet Monitoring and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.86-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMP.2008.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431445v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A human-machine cooperative approach for time series data interpretation</w:t>
               </w:r>
@@ -12263,77 +12263,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular Segmentation of fUS Images using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Sebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13579,64 +13579,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle et agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue d'Intelligence Artificielle, 27, pp.273, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13699,51 +13699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminant chronicle mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dauxais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13919,90 +13919,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense Bag-of-Temporal-SIFT-Words for Time Series Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14049,103 +14049,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et étalement urbain : Aspects physiques et culturels à travers l'exemple de l'aire urbaine d'Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Athané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourbeillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité, paysage et cadre de vie - La démocratie en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoires Editions, pp.91-110, 2015, 978-2-35113- 238-8</w:t>
@@ -14219,77 +14219,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un parcellaire agricole : comparaison des sacs de noeuds obtenus par un chemin de Hilbert adaptatif et un graphe de voisinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien da Silva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15014,51 +15014,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F506BF71"/>
+    <w:nsid w:val="3086A9BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15245,51 +15245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-guyet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4909-5843" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171949307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05472901v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guyomard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06947-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744271v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sebia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04849653v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoal Gesny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102401" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06545-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2023.2244717" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gautrais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-023-00949-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pattier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102843" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sourbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gesny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01728-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Airiaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00672-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Happe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12323" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Cherif Benyoun&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.25.473-494" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239504v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.11.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moinard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.29.293-320" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.06.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601106v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Ber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2007.09.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCBQ2H14-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05336370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duvermy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15535-1_11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05507923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoitif Laarej" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bakrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05507960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Soubeiga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05046080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04946830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Ducos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peyric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.16.665109" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04929629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631782v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pardoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04593382v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04726956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04726941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699228v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3529008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; N Sawadogo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saurel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muscat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04295035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483109v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Harada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fauvel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777471v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08751-6_33" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548071v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Beuch&#233;e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551329v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spillemaecker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09282-4_32" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Sawadogo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548073v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03790275v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franklin Mbouopda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096846v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bakalara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326636v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#234;n-Lan Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326626v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Leverger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bondu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025560v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090211v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dauxais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65742-0_3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02481240v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Ben Salha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265743v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371221v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33607-3_36" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00211" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02188501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01912002v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roz&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940129v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911243v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marguerie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657540v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Tsesmeli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boumghar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413473v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568929v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4&#8322;6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639795v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569023v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_29" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584981v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569582v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584984v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nha Hoang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(02)00066-X" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576047v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239501v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380939v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balusson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Botrel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097466v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Gashteovski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr da Silva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178944v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178943v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184100v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184900v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bailly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088643v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.2014.1-14" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622995v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916964v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989199v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052805v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Benabderrahmane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069092v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916970v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_24" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920722v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Piel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla El Ayeb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916923v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916921v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Ghedamsi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Athan&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648893v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757120v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656542v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diouck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547629v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618444v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544144v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461366v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460723v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460721v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460719v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Maxime Suchier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461391v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461382v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Knapskog" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833587v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2008.13" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461415v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gomblaut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431445v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519815v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dojat Michel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461454v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73599-1_1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZNZMNV0P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461459v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953904v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519870v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04964498v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05350989v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guyomard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Urena" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05351453v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750060v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326620v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405172v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.87" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04173959v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-33693-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33693-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353852v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia.asso.fr/cnia_2021/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916980v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940146v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631879v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252726v4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44412-3_2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178942v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100583v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460682v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954115v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743975v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406450v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264145v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02495270v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-guyet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4909-5843" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171949307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05472901v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guyomard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06947-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04849653v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoal Gesny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102401" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744271v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sebia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110377" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06545-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2023.2244717" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gautrais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-023-00949-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pattier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102843" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Airiaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art13" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sourbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gesny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01728-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00672-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Happe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12323" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Cherif Benyoun&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.25.473-494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moinard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.29.293-320" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.06.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Ber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014086" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2007.09.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCBQ2H14-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05336370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duvermy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15535-1_11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05507923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoitif Laarej" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bakrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05507960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Soubeiga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04946830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05046080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Ducos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04929629v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peyric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.16.665109" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631782v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pardoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04593382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04726956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04726941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; N Sawadogo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935333v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saurel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muscat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04295035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699228v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3529008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777471v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483109v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Harada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fauvel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08751-6_33" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548071v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Beuch&#233;e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551329v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spillemaecker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09282-4_32" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548073v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675618v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Sawadogo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03790275v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franklin Mbouopda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Leverger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bondu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326636v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#234;n-Lan Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bakalara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096846v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025560v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090211v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dauxais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65742-0_3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02481240v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Ben Salha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371221v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33607-3_36" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267166v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00211" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02188501v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265743v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940129v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01912002v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roz&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911243v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marguerie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657540v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Tsesmeli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boumghar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639795v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568929v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4&#8322;6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584981v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569023v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_29" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nha Hoang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(02)00066-X" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413473v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239501v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380939v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balusson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Botrel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184100v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184900v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bailly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097466v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Gashteovski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr da Silva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178944v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088643v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.2014.1-14" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989199v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916964v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Silva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622995v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069092v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052805v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Benabderrahmane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916970v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920722v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Piel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla El Ayeb" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916923v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916921v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Ghedamsi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Athan&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912512v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_24" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757120v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648893v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656542v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diouck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547629v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618444v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544144v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461366v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460723v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460719v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Maxime Suchier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461391v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460721v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461382v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Knapskog" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431445v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461415v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gomblaut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833587v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2008.13" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519815v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dojat Michel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461454v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73599-1_1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZNZMNV0P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461459v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953904v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519870v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04964498v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05350989v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guyomard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Urena" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05351453v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750060v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326620v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405172v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.87" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04173959v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-33693-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33693-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353852v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia.asso.fr/cnia_2021/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916980v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940146v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631879v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252726v4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44412-3_2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178942v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100583v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460682v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954115v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743975v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406450v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264145v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02495270v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>