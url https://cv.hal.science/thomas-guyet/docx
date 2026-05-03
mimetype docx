--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -2485,51 +2485,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (97)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2800,1236 +2800,1249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-ECM: An extension of Evidential C-Means for complex data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting temporal tensor decomposition for spatiotemporal pattern extraction in functional neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Sebia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Soubeiga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Violaine Antoine</w:t>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE 2025 - International Conference on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">ICPR 2026 - International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162452v1</w:t>
+                <w:t xml:space="preserve">hal-05591860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'IA aujourd'hui Comment ça marche ? Quelles limites ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft-ECM: An extension of Evidential C-Means for complex data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Soubeiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiation à l'IA et à ses enjeux informationnels pour les professionnels des bibliothèques et de la documentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enssib, Feb 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">FUZZ-IEEE 2025 - International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946830v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA pour la recherche en sciences de la vie</w:t>
+                <w:t xml:space="preserve">L'IA aujourd'hui Comment ça marche ? Quelles limites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l’École doctorale 536 -- Numérique et intelligence artificielle pour les agrosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">Initiation à l'IA et à ses enjeux informationnels pour les professionnels des bibliothèques et de la documentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enssib, Feb 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046080v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating PDE discovery methods for multiscale modeling of biological signals.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IA pour la recherche en sciences de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology (CMSB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François Fages; Sabine Pérès, Sep 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l’École doctorale 536 -- Numérique et intelligence artificielle pour les agrosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128224v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-ECM : une extension de l'algorithme Evidentiel C-Means pour des données complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armel Soubeiga</w:t>
+                <w:t xml:space="preserve">Evaluating PDE discovery methods for multiscale modeling of biological signals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violaine Antoine</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology (CMSB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Fages; Sabine Pérès, Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929629v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-State Gene Expression Model Parameterized for Single-Cell Multi-Omics Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Peyric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology (CMSB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2025.07.16.665109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générer un SNIIRAM synthétique sans contrainte de partage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft-ECM : une extension de l'algorithme Evidentiel C-Means pour des données complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Soubeiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meetup - Données synthétiques en santé #1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Health Data Hub (HdH), Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450338v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformisation de l’apprentissage machine en épidémiologie: enjeux philosophiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Générer un SNIIRAM synthétique sans contrainte de partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Meetup - Données synthétiques en santé #1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Health Data Hub (HdH), Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631782v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Ontologie du Parcours de Soins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plateformisation de l’apprentissage machine en épidémiologie: enjeux philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée IA et Santé 2024</w:t>
+              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953515v1</w:t>
+                <w:t xml:space="preserve">hal-04631782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNDS: contexte, contenu et usages de la base de l'assurance maladie</w:t>
+                <w:t xml:space="preserve">Une Ontologie du Parcours de Soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Élie Calvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium MADICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR MADICS, May 2024, Blois, France</w:t>
+              <w:t xml:space="preserve">Journée IA et Santé 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593382v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisation de séquences temporelles - Application à l'analyse de parcours de soins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SNDS: contexte, contenu et usages de la base de l'assurance maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.119-130</w:t>
+              <w:t xml:space="preserve">Symposium MADICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR MADICS, May 2024, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726956v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformisation de l'apprentissage machine en épidémiologie : enjeux philosophiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Pardoux</w:t>
+                <w:t xml:space="preserve">Catégorisation de séquences temporelles - Application à l'analyse de parcours de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enoal Gesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence National en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726941v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvrir des trajectoires de soins typiques dans le SNDS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plateformisation de l'apprentissage machine en épidémiologie : enjeux philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La folle journée de l'anévrisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence National en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839463v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface d'interrogation graphique de parcours de soins à base de chroniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Découvrir des trajectoires de soins typiques dans le SNDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et gestion de connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">La folle journée de l'anévrisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181253v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA et données de santé : regards croisés sur les droits, devoirs et responsabilités des personnes publiques</w:t>
               </w:r>
@@ -4134,476 +4147,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une enquête sur la sémantique des motifs séquentiels avec négation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface d'interrogation graphique de parcours de soins à base de chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegdwendé N Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.62-71</w:t>
+              <w:t xml:space="preserve">Conférence Extraction et gestion de connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164278v1</w:t>
+                <w:t xml:space="preserve">hal-04181253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une extension de la décomposition tensorielle au phénotypage temporel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse d'une enquête sur la sémantique des motifs séquentiels avec négation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2023 - 23ème Conférence Francophone sur l'Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.62-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902300v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declarative Sequential Pattern Mining in ASP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une extension de la décomposition tensorielle au phénotypage temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Sebia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Inductive Logic Programming (ILP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bari, Italy</w:t>
+              <w:t xml:space="preserve">EGC 2023 - 23ème Conférence Francophone sur l'Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295035v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbalanced Classification with TPG Genetic Programming: Impact of Problem Imbalance and Selection Mechanisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Declarative Sequential Pattern Mining in ASP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2022 - Genetic and Evolutionary Computation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Inductive Logic Programming (ILP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bari, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699228v2</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical forms of chronicles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imbalanced Classification with TPG Genetic Programming: Impact of Problem Imbalance and Selection Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIME 2022 - 29th International Symposium on Temporal Representation and Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO 2022 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Boston, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3520304.3529008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777471v2</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPM: An explainable-by-design pattern-based estrus detection approach to improve resource use in dairy farms</w:t>
               </w:r>
@@ -4708,363 +4734,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Mining of Frequent Serial Episodes Considering Multiple Occurrences</w:t>
+                <w:t xml:space="preserve">Logical forms of chronicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbin Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Bifet</w:t>
+                <w:t xml:space="preserve">Nicolas Markey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2022 - 22nd International Conference on Computational Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TIME 2022 - 29th International Symposium on Temporal Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Virtual, Heard &amp; McDonald Islands. pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898790v1</w:t>
+                <w:t xml:space="preserve">hal-03777471v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction du niveau de nappes phréatiques : comparaison d'approches locale, globale et hybride</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental Mining of Frequent Serial Episodes Considering Multiple Occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Malinowski</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Bifet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2022 - Conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2022 - 22nd International Conference on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom. pp.460-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08751-6_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548071v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VCNet: A self-explaining model for realistic counterfactual generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Fessant</w:t>
+                <w:t xml:space="preserve">Prédiction du niveau de nappes phréatiques : comparaison d'approches locale, globale et hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Beuchée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Termier</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2022 - European Conference on Machine Learning and Knowledge Discovery in Databases.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Grenoble, France. pp.1-16</w:t>
+              <w:t xml:space="preserve">EGC 2022 - Conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899151v1</w:t>
+                <w:t xml:space="preserve">hal-03548071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générer des explications contrefactuelles à l'aide d'un autoencodeur supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5106,3026 +5093,3013 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Disaggregation of the Cumulative Grass Growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VCNet: A self-explaining model for realistic counterfactual generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fessant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPRAI 2022 - 3rd International Conference on Pattern Recognition and Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECML PKDD 2022 - European Conference on Machine Learning and Knowledge Discovery in Databases.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Grenoble, France. pp.1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899264v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désagrégation temporelle du cumul annuel de croissance de l'herbe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Temporal Disaggregation of the Cumulative Grass Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Spillemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2022 - Conférence francophone sur l'Extraction et gestion des connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPRAI 2022 - 3rd International Conference on Pattern Recognition and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.383-394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-09282-4_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548073v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptions de phénotypes computationnels pour la recherche en santé publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pegdwendé Sawadogo</w:t>
+                <w:t xml:space="preserve">Désagrégation temporelle du cumul annuel de croissance de l'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Spillemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Audureau</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et IA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">EGC 2022 - Conférence francophone sur l'Extraction et gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675618v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of time series forecasting methods for groundwater level prediction</w:t>
+                <w:t xml:space="preserve">Conceptions de phénotypes computationnels pour la recherche en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Franklin Mbouopda</w:t>
+                <w:t xml:space="preserve">Pegdwendé Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abel Henriot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML/PKDD 2022 - ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Grenoble, France. pp.1-16</w:t>
+              <w:t xml:space="preserve">Santé et IA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790275v1</w:t>
+                <w:t xml:space="preserve">hal-03675618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic forecasting of seasonal time series Combining clustering and classification for forecasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of time series forecasting methods for groundwater level prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Franklin Mbouopda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Leverger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abel Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITISE 2021 - 7th International Conference on Time Series and Forecasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Gran Canaria, Spain. pp.1-13</w:t>
+              <w:t xml:space="preserve">ECML/PKDD 2022 - ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Grenoble, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326626v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal phenotyping for characterisation of hospital care pathways of COVID19 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yên-Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AALTD 2021 - The 6th International Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bilbao / Virtual, Spain. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open generator of synthetic administrative healthcare databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic forecasting of seasonal time series Combining clustering and classification for forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Leverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Allard</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Bakalara</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAS 2021 - Atelier Intelligence Artificielle et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux (virtuel), France. pp.1-8</w:t>
+              <w:t xml:space="preserve">ITISE 2021 - 7th International Conference on Time Series and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Gran Canaria, Spain. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326618v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of chronicles temporal model with taxonomies -Application to epidemiological studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">An open generator of synthetic administrative healthcare databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Bakalara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF 2021 - 14th International Conference on Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, online, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">IAS 2021 - Atelier Intelligence Artificielle et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux (virtuel), France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096846v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declarative mining of negative sequential patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An extension of chronicles temporal model with taxonomies -Application to epidemiological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Bakalara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Happe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Besnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
+                <w:t xml:space="preserve">Emmanuel Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Declarative Problem Solving Workshop (DPSW 2020) @ ECAI 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pedro Cabalar (CITIC-Univ. A Coruña, Spain); Andreas Herzig (Tolouse Univ, France); David Pearce (Univ. Politécnica Madrid, Spain); Torsten Schaub (Univ. Potsdam, Germany); Stefan Woltran (Vienna Univ. Tech. Austria), Aug 2020, Santiago de Compostela, Spain. pp.1-8</w:t>
+              <w:t xml:space="preserve">HEALTHINF 2021 - 14th International Conference on Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, online, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025560v1</w:t>
+                <w:t xml:space="preserve">hal-03096846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Chronicles for Temporal Sequence Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Declarative mining of negative sequential patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Dauxais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AALTD 2020 - International Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Declarative Problem Solving Workshop (DPSW 2020) @ ECAI 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedro Cabalar (CITIC-Univ. A Coruña, Spain); Andreas Herzig (Tolouse Univ, France); David Pearce (Univ. Politécnica Madrid, Spain); Torsten Schaub (Univ. Potsdam, Germany); Stefan Woltran (Vienna Univ. Tech. Austria), Aug 2020, Santiago de Compostela, Spain. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090211v1</w:t>
+                <w:t xml:space="preserve">hal-03025560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics of negative sequential patterns</w:t>
+                <w:t xml:space="preserve">Generalized Chronicles for Temporal Sequence Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnard</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dauxais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 th European Conference on Artificial Intelligence (ECAI 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AALTD 2020 - International Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium. pp.30-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-65742-0_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481240v2</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énumération des occurrences d'une chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Samet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Ben Salha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2020 - 20ème édition de la Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique. pp.253-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of chronicles temporal model with taxonomies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantics of negative sequential patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Oger</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion des Données - Principes, Technologies et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">24 th European Conference on Artificial Intelligence (ECAI 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Artificial Intelligence (EurAI); Spanish AI Society (AEPIA); University of Santiago de Compostela (CiTIUS), Aug 2020, Santiago de Compostela, Spain. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176657v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Framework for Seasonal Time Series Forecasting Using Clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Malinowski</w:t>
+                <w:t xml:space="preserve">An extension of chronicles temporal model with taxonomies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Bakalara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Happe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAL 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion des Données - Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-33607-3_36⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02371221v1</w:t>
+                <w:t xml:space="preserve">hal-03176657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admissible generalizations of examples as rules (2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnard</w:t>
+                <w:t xml:space="preserve">Toward a Framework for Seasonal Time Series Forecasting Using Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Leverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Tools with Artificial Intelligence (ICTAI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2019, Portland, OR, United States. </w:t>
+              <w:t xml:space="preserve">IDEAL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Manchester, United Kingdom. pp.328-340, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-33607-3_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267166v1</w:t>
+                <w:t xml:space="preserve">hal-02371221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic(s) of negative sequential patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Admissible generalizations of examples as rules (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIAF 2019 - 13èmes Journées d'Intelligence Artificielle Fondamentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Conference on Tools with Artificial Intelligence (ICTAI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2019, Portland, OR, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188501v1</w:t>
+                <w:t xml:space="preserve">hal-02267166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal models of care sequences for the exploration of medico-administrative data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic(s) of negative sequential patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 - Workshop IA&amp;Santé, PFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">JIAF 2019 - 13èmes Journées d'Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265743v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admissible generalizations of examples as rules (2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal models of care sequences for the exploration of medico-administrative data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Bakalara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Besnard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Masson</w:t>
+                <w:t xml:space="preserve">Emmanuel Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One-day Workshop on Machine Learning and Explainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christel Vrain, Université d' Orléans, Oct 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">2019 - Workshop IA&amp;Santé, PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940129v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day-ahead time series forecasting: application to capacity planning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Malinowski</w:t>
+                <w:t xml:space="preserve">Admissible generalizations of examples as rules (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rozé</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AALTD'18 - 3nd ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">One-day Workshop on Machine Learning and Explainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christel Vrain, Université d' Orléans, Oct 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912002v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PerForecast : un outil de prévision de l'évolution de séries temporelles pour le planning capacitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Day-ahead time series forecasting: application to capacity planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Leverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Marguerie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simon Malinowski</w:t>
+                <w:t xml:space="preserve">Laurence Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2018 - Conférence Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.455-458</w:t>
+              <w:t xml:space="preserve">AALTD'18 - 3nd ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911243v1</w:t>
+                <w:t xml:space="preserve">hal-01912002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de motifs temporels négatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PerForecast : un outil de prévision de l'évolution de séries temporelles pour le planning capacitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Leverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Tsesmeli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manel Boumghar</w:t>
+                <w:t xml:space="preserve">Régis Marguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pierre</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2018 - 18ème Conférence Internationale sur l'Extraction et la Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.263-268</w:t>
+              <w:t xml:space="preserve">EGC 2018 - Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.455-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657540v1</w:t>
+                <w:t xml:space="preserve">hal-01911243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purchase Signatures of Retail Customers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Gautrais</w:t>
+                <w:t xml:space="preserve">Fouille de motifs temporels négatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Tsesmeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Boumghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Termier</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD 2017 - The Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">EGC 2018 - 18ème Conférence Internationale sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.263-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639795v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminant chronicles mining: Application to care pathways analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dauxais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4₂6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining relevant interval rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purchase Signatures of Retail Customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Masson</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Formal Concept Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">PAKDD 2017 - The Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584981v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declarative Sequential Pattern Mining of Care Pathways</w:t>
+                <w:t xml:space="preserve">Mining relevant interval rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Dauxais</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Artificial Intelligence in Medicine in Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01569023v1</w:t>
+                <w:t xml:space="preserve">hal-01584981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining rare sequential patterns with ASP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Declarative Sequential Pattern Mining of Care Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Happe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dauxais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILP 2017 - 27th International Conference on Inductive Logic Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Artificial Intelligence in Medicine in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.1161 - 266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569582v1</w:t>
+                <w:t xml:space="preserve">hal-01569023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert Opinion Extraction from a Biomedical Database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Mining rare sequential patterns with ASP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Samet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ILP 2017 - 27th International Conference on Inductive Logic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584984v1</w:t>
+                <w:t xml:space="preserve">hal-01569582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admissible generalizations of examples as rules (JIAF 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8140,4033 +8114,4167 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de chroniques discriminantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Gross-Amblard</w:t>
+                <w:t xml:space="preserve">Expert Opinion Extraction from a Biomedical Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Samet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Nha Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland. pp.1 - 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0888-613X(02)00066-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413473v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de motifs séquentiels avec ASP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction de chroniques discriminantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dauxais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gross-Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Torsten Schaub</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239501v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based Sequence Mining with ASP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fouille de motifs séquentiels avec ASP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2016- 25th International joint conference on artificial intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, New-york, United States. pp.8</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327363v1</w:t>
+                <w:t xml:space="preserve">hal-01239501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEPS: a platform for supporting studies in pharmaco-epidemiology using medico-administrative databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge-based Sequence Mining with ASP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gebser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Balusson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Javier Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on e-Health Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">IJCAI 2016- 25th International joint conference on artificial intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New-york, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380939v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing graphs with ASP for landscape simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Moinard</w:t>
+                <w:t xml:space="preserve">PEPS: a platform for supporting studies in pharmaco-epidemiology using medico-administrative databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Nicolas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Anne Botrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dauxais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2016 - 25th International joint conference on artificial intelligence </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, New-york, United States. pp.8</w:t>
+              <w:t xml:space="preserve">International Congress on e-Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327368v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting characteristics of Satellite Image Time Series with Decision Trees</w:t>
+                <w:t xml:space="preserve">Packing graphs with ASP for landscape simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MultiTemp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Annecy, France. pp.260-263</w:t>
+              <w:t xml:space="preserve">IJCAI 2016 - 25th International joint conference on artificial intelligence </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New-york, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178943v1</w:t>
+                <w:t xml:space="preserve">hal-01327368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronicles mining in a database of drugs exposures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting characteristics of Satellite Image Time Series with Decision Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML Doctoral consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">MultiTemp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Annecy, France. pp.260-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184100v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bag-of-Temporal-SIFT-Words for Time Series Classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Tavenard</w:t>
+                <w:t xml:space="preserve">Chronicles mining in a database of drugs exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dauxais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Chapel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
+              <w:t xml:space="preserve">ECML Doctoral consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01184900v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential pattern mining for customer relationship management analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bag-of-Temporal-SIFT-Words for Time Series Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiril Gashteovski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Masson</w:t>
+                <w:t xml:space="preserve">Laetitia Chapel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier GAST@EGC2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097466v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01184900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape features that prevent or foster urban sprawl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential pattern mining for customer relationship management analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiril Gashteovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzennyr da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MultiTemp 2015 : 8th International Workshop on the Analysis of Multitemporal Remote Sensing Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.244-247</w:t>
+              <w:t xml:space="preserve">Atelier GAST@EGC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178944v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction des zones cohérentes par l'analyse spatio-temporelle d'images de télédétection</w:t>
+                <w:t xml:space="preserve">Landscape features that prevent or foster urban sprawl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohand-Cherif Benyounès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Spatial Analysis and Geography conference (SAGEO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MultiTemp 2015 : 8th International Workshop on the Analysis of Multitemporal Remote Sensing Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.244-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/HSP.2014.1-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01088643v1</w:t>
+                <w:t xml:space="preserve">hal-01178944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation par ensembles réponses pour simuler l'assolement d'un paysage</w:t>
+                <w:t xml:space="preserve">Extraction des zones cohérentes par l'analyse spatio-temporelle d'images de télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Moinard</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Cherif Benyounès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Spatial Analysis and Geography conference (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/HSP.2014.1-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989199v1</w:t>
+                <w:t xml:space="preserve">hal-01088643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des chemins de Hilbert adaptatif et des graphes de voisinage pour la caractérisation d'un parcellaire agricole</w:t>
+                <w:t xml:space="preserve">Programmation par ensembles réponses pour simuler l'assolement d'un paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche en Informatique et Systèmes Aléatoires (IRISA). FRA., Jan 2014, Rennes, France. 615 p</w:t>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916964v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage, étalement urbain et décisions politiques : retour sur une approche pluridisciplinaire confrontant analyse spatiale et perceptions des acteurs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des chemins de Hilbert adaptatif et des graphes de voisinage pour la caractérisation d'un parcellaire agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Marshall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Concilier expertise scientifique et participation : le défi posé par la Convention européenne du paysage »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Informatique et Systèmes Aléatoires (IRISA). FRA., Jan 2014, Rennes, France. 615 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622995v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Answer Set Programming for pattern mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paysage, étalement urbain et décisions politiques : retour sur une approche pluridisciplinaire confrontant analyse spatiale et perceptions des acteurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence Artificielle Fondamentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">« Concilier expertise scientifique et participation : le défi posé par la Convention européenne du paysage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069092v1</w:t>
+                <w:t xml:space="preserve">hal-01622995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Distance Measures and Times Series Clustering for Temporal Patterns Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidahmed Benabderrahmane</w:t>
+                <w:t xml:space="preserve">Using Answer Set Programming for pattern mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IRI - 15th IEEE International Conference on Information Retrieval and Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052805v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1d-SAX : une nouvelle représentation symbolique pour les séries temporelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Malinowski</w:t>
+                <w:t xml:space="preserve">Evaluating Distance Measures and Times Series Clustering for Temporal Patterns Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidahmed Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">IEEE IRI - 15th IEEE International Conference on Information Retrieval and Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916970v1</w:t>
+                <w:t xml:space="preserve">hal-01052805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction semi-automatique d'une ontologie de la perception des paysages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Rousselière</w:t>
+                <w:t xml:space="preserve">1d-SAX : une nouvelle représentation symbolique pour les séries temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920722v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation de données relationnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction semi-automatique d'une ontologie de la perception des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourbeillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla El Ayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale de Géomatique et d'Analyse Spatiale (SAGEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916923v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille d'images géoréférencées avec RapidMiner</w:t>
+                <w:t xml:space="preserve">Visualisation de données relationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Élise Athané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale de Géomatique et d'Analyse Spatiale (SAGEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916921v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1d-SAX: A Novel Symbolic Representation for Time Series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fouille d'images géoréférencées avec RapidMiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Tavenard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Ghedamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Athané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale de Géomatique et d'Analyse Spatiale (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00912512v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental mining of frequent sequences from a window sliding over a stream of itemsets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1d-SAX: A Novel Symbolic Representation for Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Intelligence Artificielle Fondamentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United Kingdom. pp.273-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41398-8_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757120v1</w:t>
+                <w:t xml:space="preserve">halshs-00912512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction incrémentale de séquences fréquentes dans un flux d'itemsets</w:t>
+                <w:t xml:space="preserve">Incremental mining of frequent sequences from a window sliding over a stream of itemsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France. pp.153-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648893v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation multi-échelle de séries temporelles d'images satellite : Application à l'étude d'une période de sécheresse au Sénégal</w:t>
+                <w:t xml:space="preserve">Extraction incrémentale de séquences fréquentes dans un flux d'itemsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdou Diouck</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656542v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs temporels à partir de séquences d'événements avec intervalles temporels</w:t>
+                <w:t xml:space="preserve">Segmentation multi-échelle de séries temporelles d'images satellite : Application à l'étude d'une période de sécheresse au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Quiniou</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Diouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00547629v1</w:t>
+                <w:t xml:space="preserve">hal-00656542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting temporal patterns from interval-based sequences</w:t>
+                <w:t xml:space="preserve">Extraction de motifs temporels à partir de séquences d'événements avec intervalles temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Join Conference on Artificial Intelligence (IJCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00618444v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00547629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de données spatiales pour la caractérisation spatiale de paysages en lien avec des fonctionnalités agro-écologiques</w:t>
+                <w:t xml:space="preserve">Extracting temporal patterns from interval-based sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.385-387</w:t>
+              <w:t xml:space="preserve">International Join Conference on Artificial Intelligence (IJCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544144v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00618444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation collaborative de séries temporelles</w:t>
+                <w:t xml:space="preserve">Fouille de données spatiales pour la caractérisation spatiale de paysages en lien avec des fonctionnalités agro-écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'association pour la recherche cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Rouen, France</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.385-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461366v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online and Adaptive anomaly Detection: detecting intrusions in unlabelled audit data streams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interprétation collaborative de séries temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'association pour la recherche cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00460723v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage incrémental de règles de décision à partir de données d'un simulateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online and Adaptive anomaly Detection: detecting intrusions in unlabelled audit data streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier INFORSID : Systèmes d'Information et de Décision pour l'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00460719v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00460723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework for Adaptive and Online Detection of Web attacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
+                <w:t xml:space="preserve">Apprentissage incrémental de règles de décision à partir de données d'un simulateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Maxime Suchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International World Wide Web Conference - WWW 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Atelier INFORSID : Systèmes d'Information et de Décision pour l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461391v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00460719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic multi-sources adaptatif Application à la détection d'intrusion dans des serveurs Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A General Framework for Adaptive and Online Detection of Web attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">18th International World Wide Web Conference - WWW 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00460721v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Intrusion Detection System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic multi-sources adaptatif Application à la détection d'intrusion dans des serveurs Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Svein Knapskog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Intrusion Detection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">EGC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461382v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00460721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining temporal patterns with quantitative intervals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomic Intrusion Detection System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Quiniou</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svein Knapskog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Mining Complex Data, (IEEE ICDM) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Italy. pp.10</w:t>
+              <w:t xml:space="preserve">Recent Advances in Intrusion Detection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431445v1</w:t>
+                <w:t xml:space="preserve">inria-00461382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fast detecting intrusions: using key attributes of network trafic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining temporal patterns with quantitative intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Internet Monitoring and Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Mining Complex Data, (IEEE ICDM) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Italy. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461415v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fast detecting intrusions: using key attributes of network traffic</w:t>
+                <w:t xml:space="preserve">Towards fast detecting intrusions: using key attributes of network trafic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gombault</w:t>
+                <w:t xml:space="preserve">Sylvain Gomblaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIMP 2008 - Third International Conference on Internet Monitoring and Protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Third International Conference on Internet Monitoring and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Bucharest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833587v1</w:t>
+                <w:t xml:space="preserve">inria-00461415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A human-machine cooperative approach for time series data interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards fast detecting intrusions: using key attributes of network traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dojat Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Artificial Intelligence in Medicine (AIME 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIMP 2008 - Third International Conference on Internet Monitoring and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.86-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMP.2008.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00519815v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Human-Machine Cooperative Approach for Time Series Data Interpretation</w:t>
+                <w:t xml:space="preserve">A human-machine cooperative approach for time series data interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Dojat</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dojat Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Conference on Artificial Intelligence In Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th Conference on Artificial Intelligence in Medicine (AIME 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.3-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461454v1</w:t>
+                <w:t xml:space="preserve">inserm-00519815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation: a support for co-interpretation</w:t>
+                <w:t xml:space="preserve">A Human-Machine Cooperative Approach for Time Series Data Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enactive07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th Conference on Artificial Intelligence In Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Aberdeen, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73599-1_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461459v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer/Human Structural Coupling for Data Interpretation</w:t>
+                <w:t xml:space="preserve">Annotation: a support for co-interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc ENACTIVE 2006: Third International Conference on Enactive Interfaces, Enaction and Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Enactive07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953904v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computer/Human Structural Coupling for Data Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc ENACTIVE 2006: Third International Conference on Enactive Interfaces, Enaction and Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Computer interaction to learn scenarios from ICU multivariate time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12195,51 +12303,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Medicine. Proceedings of the European Conference on Artificial Intelligence in Medicine AIME'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Aberdeen- Scotland, United Kingdom. pp.424-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00519870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12249,51 +12357,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular Segmentation of fUS Images using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Sebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12302,201 +12410,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-preserving generation of a realistic synthetic SNIIRAM database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Urena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique, Oct 2025, Lille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TanaT : A library for the analysis of temporal sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12512,237 +12620,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique, Oct 2025, Lille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-cell multi-omics data integration powered by PCA-like autoencoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Peyric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d'un SNDS synthétique à partir de données ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2021 - Actes de la conférence Extraction et Gestion des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Montpellier, France. Actes de la conférence Extraction et Gestion des connaissances (EGC), pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Customer Attrition at an Individual Level: a New Model in Grocery Retail Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12787,70 +12895,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Bordeaux, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2016.87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12860,809 +12968,809 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronicles: Formalization of a Temporal Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121, 2023, SpringerBriefs in Computer Science (BRIEFSCOMPUTER), 978-3-031-33692-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33693-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gaussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guériau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, pp.1-239, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777860v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brunessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle et agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue d'Intelligence Artificielle, 27, pp.273, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13672,78 +13780,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminant chronicle mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dauxais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13752,92 +13860,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Pinaud; F. Guillet; F. Gandon and C. Largeron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management (vol 8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.89-118, 2019, Advances in Knowledge Discovery and Management, 978-3-030-18128-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-18129-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency Analysis of ASP Encodings for Sequential Pattern Mining Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13846,343 +13954,343 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Pinaud; Fabrice Guillet; Bruno Cremilleux; Cyril de Runz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Springer, pp.41--81, 2017, 978-3-319-65405-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense Bag-of-Temporal-SIFT-Words for Time Series Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Analysis and Learning on Temporal Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2016, 978-3319444116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44412-3_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252726v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et étalement urbain : Aspects physiques et culturels à travers l'exemple de l'aire urbaine d'Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Athané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourbeillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité, paysage et cadre de vie - La démocratie en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoires Editions, pp.91-110, 2015, 978-2-35113- 238-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14192,152 +14300,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un parcellaire agricole : comparaison des sacs de noeuds obtenus par un chemin de Hilbert adaptatif et un graphe de voisinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LogAnalyzer : monitoring adaptatif d'un flux de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14359,73 +14467,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00460682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme d'Apprentissage de Scénarios à partir de Séries Symboliques Temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14447,51 +14555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14501,51 +14609,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NegPSpan: efficient extraction of negative sequential patterns with embedding constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14554,51 +14662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14608,51 +14716,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-adaptive web intrusion detection system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14691,51 +14799,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6989, INRIA. 2009, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00406450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14745,100 +14853,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation collaborative de séries temporelles. Application à des données de réanimation médicale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Institut National Polytechnique de Grenoble - INPG, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00264145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14848,105 +14956,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing sequential pattern mining with time and reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université de Rennes 1, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02495270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId346"/>
+      <w:footerReference w:type="default" r:id="rId347"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15014,51 +15122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3086A9BE"/>
+    <w:nsid w:val="A8FF3CBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15245,51 +15353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-guyet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4909-5843" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171949307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05472901v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guyomard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06947-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04849653v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoal Gesny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102401" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744271v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sebia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110377" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06545-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2023.2244717" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gautrais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-023-00949-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pattier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102843" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Airiaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art13" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sourbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gesny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01728-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00672-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Happe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12323" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Cherif Benyoun&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.25.473-494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moinard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.29.293-320" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.06.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Ber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014086" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2007.09.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCBQ2H14-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05336370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duvermy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15535-1_11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05507923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoitif Laarej" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bakrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05507960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Soubeiga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04946830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05046080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Ducos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04929629v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peyric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.16.665109" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631782v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pardoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04593382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04726956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04726941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; N Sawadogo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935333v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saurel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muscat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04295035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699228v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3529008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777471v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483109v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Harada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fauvel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08751-6_33" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548071v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Beuch&#233;e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551329v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spillemaecker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09282-4_32" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548073v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675618v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Sawadogo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03790275v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franklin Mbouopda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Leverger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bondu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326636v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#234;n-Lan Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bakalara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096846v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025560v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090211v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dauxais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65742-0_3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02481240v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Ben Salha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371221v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33607-3_36" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267166v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00211" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02188501v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265743v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940129v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01912002v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roz&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911243v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marguerie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657540v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Tsesmeli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boumghar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639795v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568929v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4&#8322;6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584981v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569023v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_29" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nha Hoang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(02)00066-X" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413473v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239501v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380939v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balusson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Botrel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184100v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184900v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bailly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097466v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Gashteovski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr da Silva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178944v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088643v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.2014.1-14" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989199v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916964v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Silva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622995v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069092v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052805v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Benabderrahmane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916970v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920722v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Piel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla El Ayeb" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916923v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916921v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Ghedamsi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Athan&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912512v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_24" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757120v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648893v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656542v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diouck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547629v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618444v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544144v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461366v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460723v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460719v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Maxime Suchier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461391v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460721v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461382v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Knapskog" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431445v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461415v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gomblaut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833587v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2008.13" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519815v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dojat Michel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461454v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73599-1_1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZNZMNV0P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461459v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953904v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519870v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04964498v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05350989v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guyomard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Urena" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05351453v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750060v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326620v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405172v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.87" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04173959v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-33693-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33693-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353852v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia.asso.fr/cnia_2021/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916980v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940146v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631879v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252726v4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44412-3_2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178942v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100583v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460682v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954115v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743975v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406450v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264145v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02495270v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-guyet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4909-5843" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171949307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05472901v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guyomard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06947-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04849653v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoal Gesny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102401" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744271v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sebia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110377" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06545-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2023.2244717" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gautrais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-023-00949-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pattier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102843" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Airiaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art13" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sourbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gesny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01728-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00672-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Happe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12323" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Cherif Benyoun&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.25.473-494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moinard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.29.293-320" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.06.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Ber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014086" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2007.09.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCBQ2H14-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05336370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duvermy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15535-1_11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05507923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoitif Laarej" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bakrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05507960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591860v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162452v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Soubeiga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04946830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05046080v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Ducos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peyric" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.16.665109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04929629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450338v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pardoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04593382v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04726956v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04726941v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935333v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saurel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muscat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181253v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; N Sawadogo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164278v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04295035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699228v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3529008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483109v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Harada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fauvel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777471v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898790v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08751-6_33" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Beuch&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899151v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899264v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spillemaecker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09282-4_32" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548073v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Sawadogo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03790275v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franklin Mbouopda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#234;n-Lan Nguyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326626v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Leverger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bondu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bakalara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096846v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025560v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090211v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dauxais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65742-0_3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Ben Salha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02481240v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176657v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371221v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33607-3_36" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267166v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02188501v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265743v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940129v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01912002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roz&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911243v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marguerie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657540v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Tsesmeli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boumghar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568929v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4&#8322;6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639795v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584981v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569023v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_29" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584984v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nha Hoang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(02)00066-X" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413473v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239501v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327363v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380939v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balusson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Botrel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327368v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178943v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184100v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184900v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bailly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097466v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Gashteovski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr da Silva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088643v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.2014.1-14" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989199v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916964v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622995v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069092v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052805v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Benabderrahmane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916970v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920722v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Piel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla El Ayeb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916923v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916921v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Ghedamsi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Athan&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912512v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_24" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757120v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648893v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656542v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diouck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547629v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618444v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544144v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461366v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460723v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460719v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Maxime Suchier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461391v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460721v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461382v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Knapskog" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431445v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461415v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gomblaut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833587v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2008.13" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519815v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dojat Michel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461454v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73599-1_1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZNZMNV0P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461459v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953904v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519870v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04964498v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05350989v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guyomard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Urena" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05351453v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750060v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326620v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405172v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.87" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04173959v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-33693-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33693-5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353852v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia.asso.fr/cnia_2021/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916980v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940146v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_5" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631879v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252726v4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44412-3_2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178942v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100583v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460682v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954115v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743975v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406450v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264145v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02495270v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>