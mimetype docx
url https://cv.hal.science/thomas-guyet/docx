--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">171949307</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=cuNKrFoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -165,2343 +186,2468 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Efficiently Realistic Counterfactual Explanations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fessant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 115 (2), pp.27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10994-025-06947-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of timed sequences – Application to the analysis of care pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enoal Gesny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 156, pp.102401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.datak.2024.102401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular Segmentation of Functional Ultrasound Images using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Sebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 194, pp.110377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWoTTeD: an extension of tensor decomposition to temporal phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Sebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10994-024-06545-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admissible generalisation of temporal sequences as chronicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sky-signatures: detecting and characterizing recurrent behavior in sequential data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-023-00949-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/11663081.2023.2244717⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04383648v1</w:t>
+                <w:t xml:space="preserve">hal-04401641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sky-signatures: detecting and characterizing recurrent behavior in sequential data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Admissible generalisation of temporal sequences as chronicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (3-4), pp.641-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11663081.2023.2244717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10618-023-00949-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04401641v1</w:t>
+                <w:t xml:space="preserve">hal-04383648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of grassland productivity using Sentinel-2 remote sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dusseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 111, pp.102843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jag.2022.102843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HERDECT -Utilisation des données satellites Sentinel-2 pour quantifier la production d'herbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dusseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Airiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 85, pp.171-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SECURE-GEGELATI Always-On Intrusion Detection through GEGELATI Lightweight Tangled Program Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Design and Architectures for Signal and Image Processing 2021, 94 (7), pp.753-770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11265-021-01728-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New cancer cases at the time of SARS-Cov2 pandemic and related public health policies: A persistent and concerning decrease long after the end of national lockdown</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+                <w:t xml:space="preserve">Utilisation des données satellites Sentinel-2 pour quantifier la production d’herbe et de biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dusseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lamé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chatellier</w:t>
+                <w:t xml:space="preserve">E. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Airiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 247, pp.19-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172913v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NegPSpan: efficient extraction of negative sequential patterns with embedding constraints</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New cancer cases at the time of SARS-Cov2 pandemic and related public health policies: A persistent and concerning decrease long after the end of national lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Layese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-019-00672-w⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.260-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025572v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From medico-administrative databases analysis to care trajectories analytics: an example with the French SNDS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">NegPSpan: efficient extraction of negative sequential patterns with embedding constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Happe</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12323⟩</w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, pp.563-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-019-00672-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631802v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term analysis of time series of satellite images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From medico-administrative databases analysis to care trajectories analytics: an example with the French SNDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Nicolas</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2015.11.005⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (1), pp.78-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239504v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction des zones cohérentes par l’analyse spatio-temporelle d’images de télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Cherif Benyounès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Numéro spécial SAGEO 2014, pp.22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rig.25.473-494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation par ensembles réponses pour simuler l’assolement d’un paysage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Long term analysis of time series of satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Quiniou</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Numéro spécial RFIA 2014, 29 (3-4), pp.28. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.17-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ria.29.293-320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2015.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184092v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Intrusion Detection: Adaptively Detecting Anomalies over Unlabeled Audit Data Streams in Computer Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programmation par ensembles réponses pour simuler l’assolement d’un paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wang</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Yves Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2014.06.018⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Numéro spécial RFIA 2014, 29 (3-4), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.29.293-320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052810v1</w:t>
+                <w:t xml:space="preserve">hal-01184092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle et agronomie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Autonomic Intrusion Detection: Adaptively Detecting Anomalies over Unlabeled Audit Data Streams in Computer Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Ber</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.103-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2014.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601106v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Flood Events from Water Quality Time-Series using Latent Dirichlet Allocation Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligence artificielle et agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Aubert</w:t>
+                <w:t xml:space="preserve">F. Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tavenard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4-5), pp.403-407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00906292v1</w:t>
+                <w:t xml:space="preserve">hal-02601106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge construction from time series data using a collaborative exploration system.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
+                <w:t xml:space="preserve">Clustering Flood Events from Water Quality Time-Series using Latent Dirichlet Allocation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2007.09.006⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (12), pp.8187-8199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013WR014086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00381739v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00906292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge construction from time series data using a collaborative exploration approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Knowledge construction from time series data using a collaborative exploration system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (6), pp.672-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2007.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00381739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge construction from time series data using a collaborative exploration approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (6), pp.672-687. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbi.2007.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2511,9843 +2657,9843 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Library for the Analysis of Temporal Sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aide à l'orientation diagnostique des maladies rares par l'analyse de descriptions cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoitif Laarej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duvermy</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Bakrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AALTD 2025 - 10th Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2026 - 26ÈME CONFÉRENCE FRANCOPHONE SUR L'EXTRACTION ET LA GESTION DES CONNAISSANCES Confer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.253-260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336370v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à l'orientation diagnostique des maladies rares par l'analyse de descriptions cliniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards a Library for the Analysis of Temporal Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naoual Bakrin</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duvermy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2026 - 26ÈME CONFÉRENCE FRANCOPHONE SUR L'EXTRACTION ET LA GESTION DES CONNAISSANCES Confer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AALTD 2025 - 10th Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. pp.165-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-15535-1_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507923v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l'interprétabilité des explications de SHAP grâce à la découverte de sous-groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2026 - 26ÈME CONFÉRENCE FRANCOPHONE SUR L'EXTRACTION ET LA GESTION DES CONNAISSANCES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.389-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting temporal tensor decomposition for spatiotemporal pattern extraction in functional neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Sebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2026 - International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-ECM: An extension of Evidential C-Means for complex data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">IA pour la recherche en sciences de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE 2025 - International Conference on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l’École doctorale 536 -- Numérique et intelligence artificielle pour les agrosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162452v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'IA aujourd'hui Comment ça marche ? Quelles limites ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Soft-ECM: An extension of Evidential C-Means for complex data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Soubeiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiation à l'IA et à ses enjeux informationnels pour les professionnels des bibliothèques et de la documentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enssib, Feb 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">FUZZ-IEEE 2025 - International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946830v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA pour la recherche en sciences de la vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'IA aujourd'hui Comment ça marche ? Quelles limites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l’École doctorale 536 -- Numérique et intelligence artificielle pour les agrosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">Initiation à l'IA et à ses enjeux informationnels pour les professionnels des bibliothèques et de la documentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enssib, Feb 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046080v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating PDE discovery methods for multiscale modeling of biological signals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology (CMSB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Fages; Sabine Pérès, Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-State Gene Expression Model Parameterized for Single-Cell Multi-Omics Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Soft-ECM : une extension de l'algorithme Evidentiel C-Means pour des données complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Soubeiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology (CMSB 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180519v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-ECM : une extension de l'algorithme Evidentiel C-Means pour des données complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Three-State Gene Expression Model Parameterized for Single-Cell Multi-Omics Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Peyric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Crombach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology (CMSB 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.07.16.665109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929629v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générer un SNIIRAM synthétique sans contrainte de partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meetup - Données synthétiques en santé #1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Health Data Hub (HdH), Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateformisation de l’apprentissage machine en épidémiologie: enjeux philosophiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Ontologie du Parcours de Soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Élie Calvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée IA et Santé 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNDS: contexte, contenu et usages de la base de l'assurance maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium MADICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR MADICS, May 2024, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégorisation de séquences temporelles - Application à l'analyse de parcours de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enoal Gesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enoal Gesny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateformisation de l'apprentissage machine en épidémiologie : enjeux philosophiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence National en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir des trajectoires de soins typiques dans le SNDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La folle journée de l'anévrisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA et données de santé : regards croisés sur les droits, devoirs et responsabilités des personnes publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Muscat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux scientifiques et sociaux de l’IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MITI/CNRS, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface d'interrogation graphique de parcours de soins à base de chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdwendé N Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Extraction et gestion de connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une enquête sur la sémantique des motifs séquentiels avec négation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Une extension de la décomposition tensorielle au phénotypage temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Sebia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.62-71</w:t>
+              <w:t xml:space="preserve">EGC 2023 - 23ème Conférence Francophone sur l'Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164278v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une extension de la décomposition tensorielle au phénotypage temporel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyse d'une enquête sur la sémantique des motifs séquentiels avec négation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2023 - 23ème Conférence Francophone sur l'Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.62-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902300v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Declarative Sequential Pattern Mining in ASP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Inductive Logic Programming (ILP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imbalanced Classification with TPG Genetic Programming: Impact of Problem Imbalance and Selection Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO 2022 - Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Boston, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3520304.3529008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPM: An explainable-by-design pattern-based estrus detection approach to improve resource use in dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI 2022 - 36th AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Vancouver, Canada. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical forms of chronicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Markey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIME 2022 - 29th International Symposium on Temporal Representation and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Virtual, Heard &amp; McDonald Islands. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777471v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Mining of Frequent Serial Episodes Considering Multiple Occurrences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prédiction du niveau de nappes phréatiques : comparaison d'approches locale, globale et hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Beuchée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albert Bifet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2022 - 22nd International Conference on Computational Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC 2022 - Conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-08751-6_33⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03898790v1</w:t>
+                <w:t xml:space="preserve">hal-03548071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction du niveau de nappes phréatiques : comparaison d'approches locale, globale et hybride</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Incremental Mining of Frequent Serial Episodes Considering Multiple Occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Malinowski</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Bifet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2022 - Conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2022 - 22nd International Conference on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom. pp.460-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08751-6_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548071v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générer des explications contrefactuelles à l'aide d'un autoencodeur supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fessant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VCNet: A self-explaining model for realistic counterfactual generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fessant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML PKDD 2022 - European Conference on Machine Learning and Knowledge Discovery in Databases.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Grenoble, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Disaggregation of the Cumulative Grass Growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Désagrégation temporelle du cumul annuel de croissance de l'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Spillemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPRAI 2022 - 3rd International Conference on Pattern Recognition and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC 2022 - Conférence francophone sur l'Extraction et gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.27-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-09282-4_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03899264v1</w:t>
+                <w:t xml:space="preserve">hal-03548073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désagrégation temporelle du cumul annuel de croissance de l'herbe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Temporal Disaggregation of the Cumulative Grass Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Spillemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2022 - Conférence francophone sur l'Extraction et gestion des connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPRAI 2022 - 3rd International Conference on Pattern Recognition and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.383-394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-09282-4_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548073v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptions de phénotypes computationnels pour la recherche en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdwendé Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et IA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of time series forecasting methods for groundwater level prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Franklin Mbouopda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML/PKDD 2022 - ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Grenoble, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal phenotyping for characterisation of hospital care pathways of COVID19 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yên-Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AALTD 2021 - The 6th International Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bilbao / Virtual, Spain. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic forecasting of seasonal time series Combining clustering and classification for forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Leverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITISE 2021 - 7th International Conference on Time Series and Forecasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Gran Canaria, Spain. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open generator of synthetic administrative healthcare databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Bakalara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAS 2021 - Atelier Intelligence Artificielle et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bordeaux (virtuel), France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension of chronicles temporal model with taxonomies -Application to epidemiological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Bakalara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEALTHINF 2021 - 14th International Conference on Health Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, online, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declarative mining of negative sequential patterns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Generalized Chronicles for Temporal Sequence Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dauxais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Declarative Problem Solving Workshop (DPSW 2020) @ ECAI 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AALTD 2020 - International Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium. pp.30-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-65742-0_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025560v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Chronicles for Temporal Sequence Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Declarative mining of negative sequential patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Dauxais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AALTD 2020 - International Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Declarative Problem Solving Workshop (DPSW 2020) @ ECAI 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedro Cabalar (CITIC-Univ. A Coruña, Spain); Andreas Herzig (Tolouse Univ, France); David Pearce (Univ. Politécnica Madrid, Spain); Torsten Schaub (Univ. Potsdam, Germany); Stefan Woltran (Vienna Univ. Tech. Austria), Aug 2020, Santiago de Compostela, Spain. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090211v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énumération des occurrences d'une chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Samet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Ben Salha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2020 - 20ème édition de la Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique. pp.253-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantics of negative sequential patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 th European Conference on Artificial Intelligence (ECAI 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Artificial Intelligence (EurAI); Spanish AI Society (AEPIA); University of Santiago de Compostela (CiTIUS), Aug 2020, Santiago de Compostela, Spain. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension of chronicles temporal model with taxonomies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Bakalara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion des Données - Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Framework for Seasonal Time Series Forecasting Using Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Leverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDEAL 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Manchester, United Kingdom. pp.328-340, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-33607-3_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admissible generalizations of examples as rules (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference on Tools with Artificial Intelligence (ICTAI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2019, Portland, OR, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic(s) of negative sequential patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIAF 2019 - 13èmes Journées d'Intelligence Artificielle Fondamentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal models of care sequences for the exploration of medico-administrative data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Bakalara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 - Workshop IA&amp;Santé, PFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admissible generalizations of examples as rules (2018)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Day-ahead time series forecasting: application to capacity planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Leverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Masson</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One-day Workshop on Machine Learning and Explainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christel Vrain, Université d' Orléans, Oct 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">AALTD'18 - 3nd ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940129v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day-ahead time series forecasting: application to capacity planning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Admissible generalizations of examples as rules (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rozé</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AALTD'18 - 3nd ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">One-day Workshop on Machine Learning and Explainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christel Vrain, Université d' Orléans, Oct 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912002v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PerForecast : un outil de prévision de l'évolution de séries temporelles pour le planning capacitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Leverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2018 - Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.455-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de motifs temporels négatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Tsesmeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Boumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2018 - 18ème Conférence Internationale sur l'Extraction et la Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.263-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminant chronicles mining: Application to care pathways analytics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mining relevant interval rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Happe</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568929v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purchase Signatures of Retail Customers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Declarative Sequential Pattern Mining of Care Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Termier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Happe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dauxais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD 2017 - The Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Artificial Intelligence in Medicine in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.1161 - 266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639795v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining relevant interval rules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Discriminant chronicles mining: Application to care pathways analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dauxais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Masson</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gross-Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Formal Concept Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4₂6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584981v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declarative Sequential Pattern Mining of Care Pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Purchase Signatures of Retail Customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Dauxais</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Artificial Intelligence in Medicine in Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PAKDD 2017 - The Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jeju, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569023v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining rare sequential patterns with ASP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Samet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILP 2017 - 27th International Conference on Inductive Logic Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admissible generalizations of examples as rules (JIAF 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert Opinion Extraction from a Biomedical Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Samet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Nha Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland. pp.1 - 12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0888-613X(02)00066-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de chroniques discriminantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dauxais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de motifs séquentiels avec ASP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based Sequence Mining with ASP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gebser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI 2016- 25th International joint conference on artificial intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, New-york, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEPS: a platform for supporting studies in pharmaco-epidemiology using medico-administrative databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Botrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dauxais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on e-Health Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing graphs with ASP for landscape simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI 2016 - 25th International joint conference on artificial intelligence </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, New-york, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting characteristics of Satellite Image Time Series with Decision Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MultiTemp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Annecy, France. pp.260-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronicles mining in a database of drugs exposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dauxais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML Doctoral consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bag-of-Temporal-SIFT-Words for Time Series Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Chapel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01184900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential pattern mining for customer relationship management analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiril Gashteovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzennyr da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier GAST@EGC2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape features that prevent or foster urban sprawl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MultiTemp 2015 : 8th International Workshop on the Analysis of Multitemporal Remote Sensing Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.244-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction des zones cohérentes par l'analyse spatio-temporelle d'images de télédétection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Programmation par ensembles réponses pour simuler l'assolement d'un paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohand-Cherif Benyounès</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Spatial Analysis and Geography conference (SAGEO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088643v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation par ensembles réponses pour simuler l'assolement d'un paysage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparaison des chemins de Hilbert adaptatif et des graphes de voisinage pour la caractérisation d'un parcellaire agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Moinard</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+              <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Informatique et Systèmes Aléatoires (IRISA). FRA., Jan 2014, Rennes, France. 615 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989199v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des chemins de Hilbert adaptatif et des graphes de voisinage pour la caractérisation d'un parcellaire agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Paysage, étalement urbain et décisions politiques : retour sur une approche pluridisciplinaire confrontant analyse spatiale et perceptions des acteurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche en Informatique et Systèmes Aléatoires (IRISA). FRA., Jan 2014, Rennes, France. 615 p</w:t>
+              <w:t xml:space="preserve">« Concilier expertise scientifique et participation : le défi posé par la Convention européenne du paysage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916964v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage, étalement urbain et décisions politiques : retour sur une approche pluridisciplinaire confrontant analyse spatiale et perceptions des acteurs.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extraction des zones cohérentes par l'analyse spatio-temporelle d'images de télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Cherif Benyounès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Concilier expertise scientifique et participation : le défi posé par la Convention européenne du paysage »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Spatial Analysis and Geography conference (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/HSP.2014.1-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622995v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Answer Set Programming for pattern mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence Artificielle Fondamentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Distance Measures and Times Series Clustering for Temporal Patterns Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidahmed Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IRI - 15th IEEE International Conference on Information Retrieval and Reuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1d-SAX : une nouvelle représentation symbolique pour les séries temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction semi-automatique d'une ontologie de la perception des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourbeillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla El Ayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de données relationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale de Géomatique et d'Analyse Spatiale (SAGEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille d'images géoréférencées avec RapidMiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Ghedamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Athané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale de Géomatique et d'Analyse Spatiale (SAGEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1d-SAX: A Novel Symbolic Representation for Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, United Kingdom. pp.273-284, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-41398-8_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00912512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental mining of frequent sequences from a window sliding over a stream of itemsets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extraction incrémentale de séquences fréquentes dans un flux d'itemsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Intelligence Artificielle Fondamentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, France. pp.153-162</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757120v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction incrémentale de séquences fréquentes dans un flux d'itemsets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Incremental mining of frequent sequences from a window sliding over a stream of itemsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France. pp.153-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648893v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation multi-échelle de séries temporelles d'images satellite : Application à l'étude d'une période de sécheresse au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Diouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs temporels à partir de séquences d'événements avec intervalles temporels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extracting temporal patterns from interval-based sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">International Join Conference on Artificial Intelligence (IJCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00547629v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00618444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting temporal patterns from interval-based sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extraction de motifs temporels à partir de séquences d'événements avec intervalles temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Join Conference on Artificial Intelligence (IJCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00618444v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00547629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données spatiales pour la caractérisation spatiale de paysages en lien avec des fonctionnalités agro-écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.385-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation collaborative de séries temporelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diagnostic multi-sources adaptatif Application à la détection d'intrusion dans des serveurs Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Dojat</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'association pour la recherche cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Rouen, France</w:t>
+              <w:t xml:space="preserve">EGC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461366v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00460721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online and Adaptive anomaly Detection: detecting intrusions in unlabelled audit data streams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interprétation collaborative de séries temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'association pour la recherche cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00460723v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage incrémental de règles de décision à partir de données d'un simulateur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Online and Adaptive anomaly Detection: detecting intrusions in unlabelled audit data streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier INFORSID : Systèmes d'Information et de Décision pour l'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00460719v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00460723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework for Adaptive and Online Detection of Web attacks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Apprentissage incrémental de règles de décision à partir de données d'un simulateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Maxime Suchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International World Wide Web Conference - WWW 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Atelier INFORSID : Systèmes d'Information et de Décision pour l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461391v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00460719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic multi-sources adaptatif Application à la détection d'intrusion dans des serveurs Web</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A General Framework for Adaptive and Online Detection of Web attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">18th International World Wide Web Conference - WWW 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00460721v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomic Intrusion Detection System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svein Knapskog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Intrusion Detection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining temporal patterns with quantitative intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Mining Complex Data, (IEEE ICDM) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Italy. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards fast detecting intrusions: using key attributes of network trafic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gomblaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third International Conference on Internet Monitoring and Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards fast detecting intrusions: using key attributes of network traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIMP 2008 - Third International Conference on Internet Monitoring and Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.86-91, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIMP.2008.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A human-machine cooperative approach for time series data interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dojat Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference on Artificial Intelligence in Medicine (AIME 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00519815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Human-Machine Cooperative Approach for Time Series Data Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th Conference on Artificial Intelligence In Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Aberdeen, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-73599-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation: a support for co-interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enactive07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer/Human Structural Coupling for Data Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc ENACTIVE 2006: Third International Conference on Enactive Interfaces, Enaction and Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Computer interaction to learn scenarios from ICU multivariate time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Medicine. Proceedings of the European Conference on Artificial Intelligence in Medicine AIME'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Aberdeen- Scotland, United Kingdom. pp.424-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00519870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12357,608 +12503,608 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular Segmentation of fUS Images using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Sebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-preserving generation of a realistic synthetic SNIIRAM database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Urena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique, Oct 2025, Lille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TanaT : A library for the analysis of temporal sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duvermy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique, Oct 2025, Lille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-cell multi-omics data integration powered by PCA-like autoencoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Peyric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d'un SNDS synthétique à partir de données ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2021 - Actes de la conférence Extraction et Gestion des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Montpellier, France. Actes de la conférence Extraction et Gestion des connaissances (EGC), pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Customer Attrition at an Individual Level: a New Model in Grocery Retail Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Gautrais</w:t>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Cellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
+                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5441/002/edbt.2016.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12968,809 +13114,809 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronicles: Formalization of a Temporal Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121, 2023, SpringerBriefs in Computer Science (BRIEFSCOMPUTER), 978-3-031-33692-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33693-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guériau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, pp.1-239, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777860v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Brunessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle et agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue d'Intelligence Artificielle, 27, pp.273, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13780,517 +13926,517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminant chronicle mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dauxais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Pinaud; F. Guillet; F. Gandon and C. Largeron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management (vol 8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.89-118, 2019, Advances in Knowledge Discovery and Management, 978-3-030-18128-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-18129-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency Analysis of ASP Encodings for Sequential Pattern Mining Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Pinaud; Fabrice Guillet; Bruno Cremilleux; Cyril de Runz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Springer, pp.41--81, 2017, 978-3-319-65405-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense Bag-of-Temporal-SIFT-Words for Time Series Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Analysis and Learning on Temporal Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2016, 978-3319444116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-44412-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252726v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et étalement urbain : Aspects physiques et culturels à travers l'exemple de l'aire urbaine d'Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Athané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourbeillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité, paysage et cadre de vie - La démocratie en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoires Editions, pp.91-110, 2015, 978-2-35113- 238-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14300,306 +14446,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un parcellaire agricole : comparaison des sacs de noeuds obtenus par un chemin de Hilbert adaptatif et un graphe de voisinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien da Silva</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LogAnalyzer : monitoring adaptatif d'un flux de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00460682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme d'Apprentissage de Scénarios à partir de Séries Symboliques Temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14609,104 +14755,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NegPSpan: efficient extraction of negative sequential patterns with embedding constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14716,134 +14862,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-adaptive web intrusion detection system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6989, INRIA. 2009, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00406450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14853,100 +14999,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation collaborative de séries temporelles. Application à des données de réanimation médicale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Institut National Polytechnique de Grenoble - INPG, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00264145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14956,105 +15102,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing sequential pattern mining with time and reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université de Rennes 1, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02495270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId347"/>
+      <w:footerReference w:type="default" r:id="rId350"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15122,51 +15268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8FF3CBC"/>
+    <w:nsid w:val="B90DE910"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15353,51 +15499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-guyet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4909-5843" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171949307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05472901v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guyomard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06947-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04849653v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoal Gesny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102401" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744271v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sebia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110377" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06545-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2023.2244717" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gautrais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-023-00949-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pattier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102843" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Airiaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art13" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sourbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gesny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01728-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00672-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Happe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12323" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Cherif Benyoun&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.25.473-494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moinard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.29.293-320" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.06.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Ber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014086" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2007.09.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCBQ2H14-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05336370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duvermy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15535-1_11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05507923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoitif Laarej" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bakrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05507960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591860v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162452v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Soubeiga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04946830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05046080v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Ducos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peyric" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.16.665109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04929629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450338v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pardoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04593382v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04726956v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04726941v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935333v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saurel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muscat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181253v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; N Sawadogo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164278v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04295035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699228v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3529008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483109v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Harada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fauvel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777471v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898790v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08751-6_33" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Beuch&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899151v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899264v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spillemaecker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09282-4_32" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548073v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Sawadogo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03790275v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franklin Mbouopda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#234;n-Lan Nguyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326626v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Leverger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bondu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bakalara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096846v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025560v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090211v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dauxais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65742-0_3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Ben Salha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02481240v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176657v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371221v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33607-3_36" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267166v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02188501v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265743v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940129v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01912002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roz&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911243v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marguerie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657540v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Tsesmeli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boumghar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568929v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4&#8322;6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639795v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584981v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569023v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_29" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584984v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nha Hoang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(02)00066-X" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413473v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239501v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327363v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380939v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balusson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Botrel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327368v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178943v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184100v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184900v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bailly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097466v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Gashteovski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr da Silva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088643v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.2014.1-14" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989199v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916964v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622995v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069092v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052805v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Benabderrahmane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916970v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920722v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Piel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla El Ayeb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916923v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916921v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Ghedamsi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Athan&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912512v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_24" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757120v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648893v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656542v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diouck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547629v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618444v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544144v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461366v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460723v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460719v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Maxime Suchier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461391v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460721v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461382v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Knapskog" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431445v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461415v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gomblaut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833587v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2008.13" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519815v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dojat Michel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461454v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73599-1_1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZNZMNV0P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461459v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953904v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519870v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04964498v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05350989v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guyomard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Urena" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05351453v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750060v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326620v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405172v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.87" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04173959v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-33693-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33693-5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353852v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia.asso.fr/cnia_2021/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916980v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940146v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_5" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631879v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252726v4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44412-3_2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178942v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100583v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460682v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954115v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743975v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406450v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264145v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02495270v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-guyet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4909-5843" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171949307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=cuNKrFoAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05472901v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guyomard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06947-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04849653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoal Gesny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102401" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744271v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sebia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110377" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568075v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06545-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gautrais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-023-00949-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2023.2244717" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pattier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barbier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102843" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Airiaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sourbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gesny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01728-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05620597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00672-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Happe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12323" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Cherif Benyoun&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.25.473-494" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.11.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184092v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moinard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.29.293-320" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052810v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.06.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Ber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906292v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014086" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381739v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2007.09.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCBQ2H14-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05507923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoitif Laarej" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bakrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05336370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duvermy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15535-1_11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05507960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591860v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05046080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Soubeiga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04946830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Ducos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04929629v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peyric" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.16.665109" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pardoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953515v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04593382v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04726956v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04726941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839463v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saurel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muscat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181253v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; N Sawadogo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902300v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164278v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04295035v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699228v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3529008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483109v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Harada" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fauvel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777471v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Beuch&#233;e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08751-6_33" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899151v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548073v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spillemaecker" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899264v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09282-4_32" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Sawadogo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03790275v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franklin Mbouopda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326636v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#234;n-Lan Nguyen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326626v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Leverger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bondu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bakalara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096846v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090211v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dauxais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65742-0_3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025560v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422796v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Ben Salha" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02481240v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176657v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371221v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33607-3_36" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267166v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00211" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02188501v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265743v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01912002v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roz&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marguerie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Tsesmeli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boumghar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569023v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_29" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568929v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4&#8322;6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639795v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576047v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nha Hoang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(02)00066-X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413473v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327363v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380939v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balusson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Botrel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327368v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178943v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184100v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184900v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bailly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097466v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Gashteovski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr da Silva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178944v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989199v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916964v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Silva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088643v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.2014.1-14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069092v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052805v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Benabderrahmane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916970v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920722v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Piel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla El Ayeb" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916923v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916921v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Ghedamsi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Athan&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912512v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_24" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648893v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757120v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656542v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diouck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618444v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547629v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544144v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460721v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461366v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460723v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460719v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Maxime Suchier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461391v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461382v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Knapskog" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431445v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461415v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gomblaut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833587v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2008.13" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519815v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dojat Michel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461454v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73599-1_1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZNZMNV0P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461459v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953904v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519870v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04964498v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05350989v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guyomard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Urena" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05351453v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750060v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326620v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405172v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.87" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04173959v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-33693-5" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33693-5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353852v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia.asso.fr/cnia_2021/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916980v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940146v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631879v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252726v4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44412-3_2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178942v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100583v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460682v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954115v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743975v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406450v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264145v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02495270v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>