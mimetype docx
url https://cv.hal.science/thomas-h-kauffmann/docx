--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -407,1590 +407,1724 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality hexagonal boron nitride selectively grown on patterned epigraphene by MOVPE</w:t>
+                <w:t xml:space="preserve">Lithium zincate-enabled divergent one-pot dual C–C bond formation in thiophenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
+                <w:t xml:space="preserve">Alexandre Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Juyal</w:t>
+                <w:t xml:space="preserve">Kevin Magra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+                <w:t xml:space="preserve">Hugo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Vuong</w:t>
+                <w:t xml:space="preserve">Thomas Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collin Beck</w:t>
+                <w:t xml:space="preserve">Clément Denhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, pp.10209. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (34), pp.6296-6299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CC01079A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763687v1</w:t>
+                <w:t xml:space="preserve">hal-05146771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using clustering as pre-processing in the framework of signal unmixing for exhaustive exploration of archaeological artefacts in Raman imaging.</w:t>
+                <w:t xml:space="preserve">High-quality hexagonal boron nitride selectively grown on patterned epigraphene by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Offroy</w:t>
+                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Marchetti</w:t>
+                <w:t xml:space="preserve">Abhishek Juyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourson</w:t>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+                <w:t xml:space="preserve">Collin Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 274, pp.125955. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.10209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.125955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582713v1</w:t>
+                <w:t xml:space="preserve">hal-04763687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Stability of Thin hexagonal Boron Nitride grown by MOVPE on Epigraphene</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using clustering as pre-processing in the framework of signal unmixing for exhaustive exploration of archaeological artefacts in Raman imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mballo</w:t>
+                <w:t xml:space="preserve">M. Offroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vuong</w:t>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2022.127030⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 274, pp.125955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.125955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818508v1</w:t>
+                <w:t xml:space="preserve">hal-04582713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-THz Raman response in BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and link with structural phase transition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal Stability of Thin hexagonal Boron Nitride grown by MOVPE on Epigraphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Juyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab808e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 603, pp.127030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2022.127030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514778v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Stokes and anti‐Stokes Raman scattering for new applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sub-THz Raman response in BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and link with structural phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc D. Fontana</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas H Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5523⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (28), pp.285403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab808e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930437v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra in LiH2PO4 and KLi(H2PO4)2: Mode assignement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Stokes and anti‐Stokes Raman scattering for new applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawdha Dekhili</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.D. Fontana</w:t>
+                <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50 (3), pp.447-453. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5522⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 50 (3), pp.418-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930469v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformations in LiH2PO4 (LDP) revealed by Raman spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Raman spectra in LiH2PO4 and KLi(H2PO4)2: Mode assignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawdha Dekhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc D. Fontana</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2018.04.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (3), pp.447-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803857v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse vibrationnelle at-line/on-line en milieu industriel</w:t>
+                <w:t xml:space="preserve">Phase transformations in LiH2PO4 (LDP) revealed by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chapron</w:t>
+                <w:t xml:space="preserve">Rawdha Dekhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dropsit</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hassen Aroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 279, pp.22-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2018.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521301v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du capteur Raman miniaturisé au produit pédagogique à faible coût</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analyse vibrationnelle at-line/on-line en milieu industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dropsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Chapron</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veitmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 418-419, pp.100-103</w:t>
+              <w:t xml:space="preserve">, 2017, 418-419, pp.96-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521307v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic salts diluted in water probed by Raman spectrometry: Data processing and performance evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Du capteur Raman miniaturisé au produit pédagogique à faible coût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chaynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Huguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 418-419, pp.100-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092027v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of urea aqueous solutions: Experimental phase diagram of the urea-water binary system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Inorganic salts diluted in water probed by Raman spectrometry: Data processing and performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Marchetti</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1366/12-06870⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 209, pp.154-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2014.11.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280736v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman study of cation effect on sulfate vibration modes in solid state and in aqueous solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic characterization of urea aqueous solutions: Experimental phase diagram of the urea-water binary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Durickovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.D. Fontana</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1366/12-06870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.4374⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00863209v1</w:t>
+                <w:t xml:space="preserve">hal-01280736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raman study of cation effect on sulfate vibration modes in solid state and in aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (11), pp.1603-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optical sensor of salt concentration: uncertainty evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 161, pp.21-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.snb.2011.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2000,2814 +2134,2814 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Raman Stokes and anti-Stokes scattering for new applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Journées de Groupe Français de Spectroscopie Vibrationnelle (GFSV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benefits of Raman spectroscopy to monitor water quality near transportation infrastructures. From qualitative appreciation to the identification of organic pollutants traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidi Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice E Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI ICORS 26th International Conference on Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence of Ho-doped lithium niobate crystals highlighted by Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naira Babajanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics + Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Aug 2018, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2318550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Raman sensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Sensors Engineering and Electronics Instrumentation Advances (SEIA' 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BaTiO3: Raman spectra, lattice dynamics and phase transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop “Spectroscopy of Ferroic Materials” In Memory of Professor Yury Yuzyuk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Structure of Ca-Doped Ferroelectric BaTiO3 Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bejaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aroui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Ferroelectricity. Intern. Workshop on relaxor ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman sensors for the control and improvement of optical materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Materials and Applications for Sensors and Transducers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous quantification of ionic solutions by Raman spectrometry and chemometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEKO XXI World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. pp.1782-1786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman probe of chemical species diluted in water: technique reliability and estimation of uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEKO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Funchal,Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of anion concentration in mixtures solutions by Raman spectrometry and chemometric methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Spectroscopy and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abilities of Raman sensor to probe pollutants in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors &amp; their Applications XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia. pp.012014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/450/1/012014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Probe of pollutants in water: Measurement process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Imeko TC19 Symposium on Environmental Instrumentation and Measurements Protecting Environment, Climate Changes and Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lecce, Italy. pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman probe for the simultaneous measurement of anion concentration in mixtures of salt solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Baltimore, United States. pp.671-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Raman probe of chlorine determination in waste water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of pollutants dissolved in water by Raman spectrometry probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEKO XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous detection of sulfates, nitrates and phosphates diluted in water by Raman Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Abilities of Raman spectroscopy to detect sulphates, nitrates and phosphates diluted in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICEESD 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Venezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728937v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abilities of Raman spectroscopy to detect sulphates, nitrates and phosphates diluted in water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Simultaneous detection of sulfates, nitrates and phosphates diluted in water by Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEESD 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Venezia, Italy</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738827v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs spectrométriques Raman pour le contrôle de matériaux pour l'optoélectronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée d'études du Club SOOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest and use of Raman spectrometry in new optical micro-sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zelenovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS CAPRI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Raman optical sensors for in situ analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur Optique Raman de Solutions Salines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Durickovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Francophone de Techniques Laser (CFTL 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Vandoeuvre-lès-Nancy, France. pp.433-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la quantité résiduelle de fondants routiers par une technique spectroscopique sans contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Durickovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIPCR-PIARC Québec 2010-XIIIe Congrès international de la viabilité hivernale de l'Association mondiale de la route</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de faibles concentrations de sel en solution par méthode optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Durickovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse-Labège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur optique pour fondants routiers - Capteur optique pour la détermination de la concentration résiduelle de sels de déneigement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Durickovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque interdisciplinaire en instrumentation (C2I 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Le Mans, France. pp.399-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORFOR : Capteur optique pour la détermination de la concentration résiduelle de sels de déneigement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Durickovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesures et Techniques Optiques pour l'Industrie (CMOI 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Reims, France. pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4817,111 +4951,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme Spectroscopie du LMOPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français de Spectroscopie Vibrationelle - GFSV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4931,253 +5065,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie Raman des défauts dans les matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E6322 V1, pp.1-24, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectroscopic sensors for inorganic salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopic Properties of Inorganic and Organometallic Compounds: Techniques, Materials and Applications, Volume 44</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RSC books, pp.40-67, 2013, Volume 44, 978-1-84973-579-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781849737791-00040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5187,114 +5321,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude métrologique de solutions ioniques par spectrométrie Raman et analyses statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université de Lorraine, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LORR0313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01498644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5362,51 +5496,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0434571B"/>
+    <w:nsid w:val="C390DA5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5510,51 +5644,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C309F155"/>
+    <w:nsid w:val="46F07D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5658,51 +5792,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E10FD9A8"/>
+    <w:nsid w:val="0D01AC99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5806,51 +5940,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CD17F821"/>
+    <w:nsid w:val="E6354E28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5954,51 +6088,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EFC5CCAF"/>
+    <w:nsid w:val="720778D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6197,51 +6331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-h-kauffmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0621-2624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202356604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmops.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmops.univ-lorraine.fr/laboratoire/plateformes-de-mesures/plateforme-spectroscopie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Juyal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Beck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Kauffmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.125955" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mballo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.127030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H Kauffmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab808e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930437v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5523" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdha Dekhili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aroui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5522" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01803857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2018.04.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01521301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dropsit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veitmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01521307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaynes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Huguenin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.11.108" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durickovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/12-06870" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Mabrouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4374" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29F32E688C111264A78B0A2627A8662750D89E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.11.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D Fontana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Sarah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice E Bourson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318550" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01618496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bejaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117171v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/450/1/012014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280731v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728933v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joseph" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignoni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zelenovskiy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claverie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chassot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01517975v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825583v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737791-00040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-X359P8V6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-01498644v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0313" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-h-kauffmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0621-2624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202356604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmops.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmops.univ-lorraine.fr/laboratoire/plateformes-de-mesures/plateforme-spectroscopie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05146771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kauffmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01079A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Juyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Beck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Kauffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.125955" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mballo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.127030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514778v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H Kauffmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab808e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5523" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdha Dekhili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aroui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5522" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01803857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2018.04.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01521301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dropsit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veitmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01521307v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaynes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Huguenin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.11.108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durickovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/12-06870" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Mabrouk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4374" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29F32E688C111264A78B0A2627A8662750D89E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.11.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D Fontana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Sarah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice E Bourson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318550" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01618496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bejaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/450/1/012014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738827v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joseph" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642565v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zelenovskiy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claverie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chassot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01517975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825583v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737791-00040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-X359P8V6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-01498644v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0313" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>