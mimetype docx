--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1081,304 +1081,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Stokes and anti‐Stokes Raman scattering for new applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman spectra in LiH2PO4 and KLi(H2PO4)2: Mode assignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawdha Dekhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc D. Fontana</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Aroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50 (3), pp.418-424. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5523⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 50 (3), pp.447-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930437v1</w:t>
+                <w:t xml:space="preserve">hal-01930469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra in LiH2PO4 and KLi(H2PO4)2: Mode assignement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Stokes and anti‐Stokes Raman scattering for new applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.D. Fontana</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50 (3), pp.447-453. </w:t>
+              <w:t xml:space="preserve">, 2019, 50 (3), pp.418-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.5522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930469v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformations in LiH2PO4 (LDP) revealed by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawdha Dekhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1688,51 +1688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inorganic salts diluted in water probed by Raman spectrometry: Data processing and performance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 209, pp.154-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1935,51 +1935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44 (11), pp.1603-1608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2038,51 +2038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical sensor of salt concentration: uncertainty evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 161, pp.21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2492,260 +2492,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Raman sensor applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">BaTiO3: Raman spectra, lattice dynamics and phase transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Bourson</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Sensors Engineering and Electronics Instrumentation Advances (SEIA' 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">International Workshop “Spectroscopy of Ferroic Materials” In Memory of Professor Yury Yuzyuk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618496v1</w:t>
+                <w:t xml:space="preserve">hal-01744817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BaTiO3: Raman spectra, lattice dynamics and phase transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Two Raman sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop “Spectroscopy of Ferroic Materials” In Memory of Professor Yury Yuzyuk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Sensors Engineering and Electronics Instrumentation Advances (SEIA' 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744817v1</w:t>
+                <w:t xml:space="preserve">hal-01618496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Structure of Ca-Doped Ferroelectric BaTiO3 Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bejaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2822,51 +2822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman sensors for the control and improvement of optical materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2956,51 +2956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous quantification of ionic solutions by Raman spectrometry and chemometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEKO XXI World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. pp.1782-1786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3019,1271 +3019,1271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman probe of chemical species diluted in water: technique reliability and estimation of uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of anion concentration in mixtures solutions by Raman spectrometry and chemometric methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMEKO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Funchal,Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Spectroscopy and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117171v1</w:t>
+                <w:t xml:space="preserve">hal-01117169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of anion concentration in mixtures solutions by Raman spectrometry and chemometric methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman probe of chemical species diluted in water: technique reliability and estimation of uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spectroscopy and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">IMEKO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Funchal,Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117169v1</w:t>
+                <w:t xml:space="preserve">hal-01117171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abilities of Raman sensor to probe pollutants in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman Probe of pollutants in water: Measurement process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; their Applications XVII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th Imeko TC19 Symposium on Environmental Instrumentation and Measurements Protecting Environment, Climate Changes and Pollution Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lecce, Italy. pp.27-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866125v1</w:t>
+                <w:t xml:space="preserve">hal-00866711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Probe of pollutants in water: Measurement process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Raman probe for the simultaneous measurement of anion concentration in mixtures of salt solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Imeko TC19 Symposium on Environmental Instrumentation and Measurements Protecting Environment, Climate Changes and Pollution Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lecce, Italy. pp.27-29</w:t>
+              <w:t xml:space="preserve">IEEE Sensors 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Baltimore, United States. pp.671-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866711v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman probe for the simultaneous measurement of anion concentration in mixtures of salt solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abilities of Raman sensor to probe pollutants in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors &amp; their Applications XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia. pp.012014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/450/1/012014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280731v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Raman probe of chlorine determination in waste water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abilities of Raman spectroscopy to detect sulphates, nitrates and phosphates diluted in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICEESD 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Venezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728933v1</w:t>
+                <w:t xml:space="preserve">hal-00738827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of pollutants dissolved in water by Raman spectrometry probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Simultaneous detection of sulfates, nitrates and phosphates diluted in water by Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMEKO XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728946v1</w:t>
+                <w:t xml:space="preserve">hal-00728937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abilities of Raman spectroscopy to detect sulphates, nitrates and phosphates diluted in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Raman probe of chlorine determination in waste water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEESD 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Venezia, Italy</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738827v1</w:t>
+                <w:t xml:space="preserve">hal-00728933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous detection of sulfates, nitrates and phosphates diluted in water by Raman Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of pollutants dissolved in water by Raman spectrometry probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">IMEKO XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728937v1</w:t>
+                <w:t xml:space="preserve">hal-00728946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs spectrométriques Raman pour le contrôle de matériaux pour l'optoélectronique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Chapron</w:t>
+                <w:t xml:space="preserve">Interest and use of Raman spectrometry in new optical micro-sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Joseph</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Zelenovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée d'études du Club SOOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">EOS CAPRI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642559v1</w:t>
+                <w:t xml:space="preserve">hal-00642565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest and use of Raman spectrometry in new optical micro-sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
+                <w:t xml:space="preserve">Capteurs spectrométriques Raman pour le contrôle de matériaux pour l'optoélectronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Zelenovskiy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Mignoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS CAPRI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Capri, Italy</w:t>
+              <w:t xml:space="preserve">6ème Journée d'études du Club SOOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642565v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Raman optical sensors for in situ analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4302,320 +4302,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur Optique Raman de Solutions Salines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
+                <w:t xml:space="preserve">Détermination de la quantité résiduelle de fondants routiers par une technique spectroscopique sans contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Durickovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Marchetti</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Francophone de Techniques Laser (CFTL 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vandoeuvre-lès-Nancy, France. pp.433-440</w:t>
+              <w:t xml:space="preserve">AIPCR-PIARC Québec 2010-XIIIe Congrès international de la viabilité hivernale de l'Association mondiale de la route</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578603v1</w:t>
+                <w:t xml:space="preserve">hal-00644767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la quantité résiduelle de fondants routiers par une technique spectroscopique sans contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capteur Optique Raman de Solutions Salines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Durickovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIPCR-PIARC Québec 2010-XIIIe Congrès international de la viabilité hivernale de l'Association mondiale de la route</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Québec, Canada</w:t>
+              <w:t xml:space="preserve">12ème Congrès Francophone de Techniques Laser (CFTL 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vandoeuvre-lès-Nancy, France. pp.433-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644767v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de faibles concentrations de sel en solution par méthode optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4722,64 +4722,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Durickovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque interdisciplinaire en instrumentation (C2I 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Le Mans, France. pp.399-407</w:t>
@@ -4847,64 +4847,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Durickovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesures et Techniques Optiques pour l'Industrie (CMOI 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Reims, France. pp.33-34</w:t>
@@ -5079,51 +5079,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie Raman des défauts dans les matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5187,51 +5187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectroscopic sensors for inorganic salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5496,51 +5496,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C390DA5A"/>
+    <w:nsid w:val="3964EB91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5644,51 +5644,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46F07D52"/>
+    <w:nsid w:val="3EE56A7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5792,51 +5792,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D01AC99"/>
+    <w:nsid w:val="F1B48019"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5940,51 +5940,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E6354E28"/>
+    <w:nsid w:val="F5EA7594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6088,51 +6088,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="720778D8"/>
+    <w:nsid w:val="3CD5D3E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6331,51 +6331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-h-kauffmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0621-2624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202356604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmops.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmops.univ-lorraine.fr/laboratoire/plateformes-de-mesures/plateforme-spectroscopie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05146771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kauffmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01079A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Juyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Beck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Kauffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.125955" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mballo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.127030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514778v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H Kauffmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab808e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5523" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdha Dekhili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aroui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5522" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01803857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2018.04.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01521301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dropsit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veitmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01521307v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaynes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Huguenin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.11.108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durickovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/12-06870" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Mabrouk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4374" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29F32E688C111264A78B0A2627A8662750D89E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.11.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D Fontana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Sarah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice E Bourson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318550" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01618496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bejaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/450/1/012014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738827v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joseph" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642565v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zelenovskiy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claverie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chassot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01517975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825583v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737791-00040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-X359P8V6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-01498644v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0313" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-h-kauffmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0621-2624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202356604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmops.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmops.univ-lorraine.fr/laboratoire/plateformes-de-mesures/plateforme-spectroscopie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05146771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kauffmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01079A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Juyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Beck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Kauffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.125955" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mballo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.127030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514778v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H Kauffmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab808e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdha Dekhili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aroui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5522" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5523" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01803857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2018.04.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01521301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dropsit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veitmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01521307v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaynes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Huguenin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.11.108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durickovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/12-06870" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Mabrouk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4374" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29F32E688C111264A78B0A2627A8662750D89E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.11.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D Fontana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Sarah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice E Bourson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318550" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01618496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bejaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117169v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866711v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/450/1/012014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zelenovskiy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joseph" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claverie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chassot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01517975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825583v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737791-00040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-X359P8V6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-01498644v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0313" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>