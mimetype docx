--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,5441 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5389 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.614583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Kauffmann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-h-kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0621-2624</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">202356604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=9YyVa9oAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherche au laboratoire </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMOPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme Spectroscopie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire LMOPS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant vacataire à l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Concevoir et développer des outils de mesures spectrométriques et d'analyses des données (traitements des spectres, méthodes statistiques)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la Plateforme Spectroscopie du LMOPS : la Plateforme rassemble des compétences et des moyens techniques autour des spectroscopies Raman, infrarouge et de fluorescence des rayons X. Elle comporte 3 spectromètres Raman, 1 système infrarouge à transformée de Fourier (FTIR) et un équipement de fluorescence X (X-RF).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de compétences :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise instrumentale et analytique en spectroscopie et spectrométrie Raman.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences analytiques en spectroscopie infrarouge (FTIR) et fluorescence des rayons X.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal : Traitement de spectres, Extraction d'informations, Analyse statistique et chimiométrie (ACP, Régression PLS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métrologie et capteurs optiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programmation informatique C#, R, LabView, Matlab, HTML, base de données php/SQL (My Admin).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus / Carrière / Formations :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Physique option Optoélectronique et Photonique de l'Université de Lorraine en 2016 : &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude métrologique de solutions ioniques par spectrométrie Raman et analyses statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d'Ingénieur en Électronique option Optique et Instrumentation Capteurs de l'École Nationale Supérieure d'Ingénieurs de Caen (ENSICAEN) en 2008.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium zincate-enabled divergent one-pot dual C–C bond formation in thiophenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Magra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denhez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (34), pp.6296-6299. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC01079A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality hexagonal boron nitride selectively grown on patterned epigraphene by MOVPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Ottapilakkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Juyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Sundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.10209. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using clustering as pre-processing in the framework of signal unmixing for exhaustive exploration of archaeological artefacts in Raman imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Offroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 274, pp.125955. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2024.125955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stability of Thin hexagonal Boron Nitride grown by MOVPE on Epigraphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Ottapilakkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Juyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Sundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 603, pp.127030. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2022.127030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-THz Raman response in BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and link with structural phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc D. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninel Kokanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas H Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (28), pp.285403. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/ab808e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra in LiH2PO4 and KLi(H2PO4)2: Mode assignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Dekhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (3), pp.447-453. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Stokes and anti‐Stokes Raman scattering for new applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninel Kokanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc D. Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (3), pp.418-424. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations in LiH2PO4 (LDP) revealed by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Dekhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc D. Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 279, pp.22-26. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssc.2018.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse vibrationnelle at-line/on-line en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dropsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veitmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 418-419, pp.96-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du capteur Raman miniaturisé au produit pédagogique à faible coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 418-419, pp.100-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic salts diluted in water probed by Raman spectrometry: Data processing and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 209, pp.154-161. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2014.11.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of urea aqueous solutions: Experimental phase diagram of the urea-water binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (10), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/12-06870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman study of cation effect on sulfate vibration modes in solid state and in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (11), pp.1603-1608. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical sensor of salt concentration: uncertainty evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161, pp.21-27. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Raman Stokes and anti-Stokes scattering for new applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninel Kokanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc D. Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Journées de Groupe Français de Spectroscopie Vibrationnelle (GFSV 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of Raman spectroscopy to monitor water quality near transportation infrastructures. From qualitative appreciation to the identification of organic pollutants traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saidi Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice E Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI ICORS 26th International Conference on Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of Ho-doped lithium niobate crystals highlighted by Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninel Kokanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edvard Kokanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naira Babajanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc D. Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Aug 2018, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2318550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Raman sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sensors Engineering and Electronics Instrumentation Advances (SEIA' 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BaTiO3: Raman spectra, lattice dynamics and phase transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninel Kokanyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “Spectroscopy of Ferroic Materials” In Memory of Professor Yury Yuzyuk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational Structure of Ca-Doped Ferroelectric BaTiO3 Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bejaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aroui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Ferroelectricity. Intern. Workshop on relaxor ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Matsue, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman sensors for the control and improvement of optical materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials and Applications for Sensors and Transducers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous quantification of ionic solutions by Raman spectrometry and chemometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO XXI World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. pp.1782-1786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman probe of chemical species diluted in water: technique reliability and estimation of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Funchal,Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of anion concentration in mixtures solutions by Raman spectrometry and chemometric methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spectroscopy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abilities of Raman sensor to probe pollutants in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; their Applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia. pp.012014, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/450/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Probe of pollutants in water: Measurement process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Imeko TC19 Symposium on Environmental Instrumentation and Measurements Protecting Environment, Climate Changes and Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lecce, Italy. pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman probe for the simultaneous measurement of anion concentration in mixtures of salt solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Baltimore, United States. pp.671-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Raman probe of chlorine determination in waste water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of pollutants dissolved in water by Raman spectrometry probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abilities of Raman spectroscopy to detect sulphates, nitrates and phosphates diluted in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEESD 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous detection of sulfates, nitrates and phosphates diluted in water by Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest and use of Raman spectrometry in new optical micro-sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zelenovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS CAPRI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs spectrométriques Raman pour le contrôle de matériaux pour l'optoélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mignoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée d'études du Club SOOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Raman optical sensors for in situ analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la quantité résiduelle de fondants routiers par une technique spectroscopique sans contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPCR-PIARC Québec 2010-XIIIe Congrès international de la viabilité hivernale de l'Association mondiale de la route</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur Optique Raman de Solutions Salines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès Francophone de Techniques Laser (CFTL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vandoeuvre-lès-Nancy, France. pp.433-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de faibles concentrations de sel en solution par méthode optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse-Labège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur optique pour fondants routiers - Capteur optique pour la détermination de la concentration résiduelle de sels de déneigement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque interdisciplinaire en instrumentation (C2I 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Le Mans, France. pp.399-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORFOR : Capteur optique pour la détermination de la concentration résiduelle de sels de déneigement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures et Techniques Optiques pour l'Industrie (CMOI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Reims, France. pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme Spectroscopie du LMOPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français de Spectroscopie Vibrationelle - GFSV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Raman des défauts dans les matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E6322 V1, pp.1-24, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopic sensors for inorganic salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopic Properties of Inorganic and Organometallic Compounds: Techniques, Materials and Applications, Volume 44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RSC books, pp.40-67, 2013, Volume 44, 978-1-84973-579-7. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781849737791-00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude métrologique de solutions ioniques par spectrométrie Raman et analyses statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université de Lorraine, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016LORR0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01498644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5496,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3964EB91"/>
+    <w:nsid w:val="676FD4BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5644,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3EE56A7F"/>
+    <w:nsid w:val="679F8B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5792,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F1B48019"/>
+    <w:nsid w:val="53E1717A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5940,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F5EA7594"/>
+    <w:nsid w:val="866E1817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6088,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3CD5D3E9"/>
+    <w:nsid w:val="A0F49208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6331,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-h-kauffmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0621-2624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202356604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmops.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmops.univ-lorraine.fr/laboratoire/plateformes-de-mesures/plateforme-spectroscopie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05146771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kauffmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01079A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Juyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Beck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Kauffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.125955" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mballo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.127030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514778v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H Kauffmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab808e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdha Dekhili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aroui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5522" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5523" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01803857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2018.04.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01521301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dropsit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veitmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01521307v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaynes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Huguenin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.11.108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durickovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/12-06870" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Mabrouk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4374" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29F32E688C111264A78B0A2627A8662750D89E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.11.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D Fontana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Sarah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice E Bourson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318550" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01618496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bejaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117169v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866711v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/450/1/012014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zelenovskiy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joseph" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claverie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chassot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01517975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825583v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737791-00040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-X359P8V6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-01498644v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0313" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-h-kauffmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0621-2624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202356604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=9YyVa9oAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmops.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmops.univ-lorraine.fr/laboratoire/plateformes-de-mesures/plateforme-spectroscopie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05146771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kauffmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01079A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Juyal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Beck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01129" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Kauffmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.125955" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mballo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.127030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H Kauffmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab808e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930469v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdha Dekhili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aroui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5522" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5523" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01803857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2018.04.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01521301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dropsit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veitmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01521307v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaynes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Huguenin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.11.108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durickovic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/12-06870" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Mabrouk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4374" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29F32E688C111264A78B0A2627A8662750D89E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.11.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D Fontana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Sarah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice E Bourson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863538v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318550" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01618496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bejaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227871v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117169v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/450/1/012014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866711v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728946v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zelenovskiy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joseph" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642608v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claverie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chassot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578603v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578595v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578583v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01517975v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737791-00040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-X359P8V6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-01498644v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0313" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>