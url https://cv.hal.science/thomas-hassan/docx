--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -1136,269 +1136,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulating Data and Control Planes for the Composition and Synchronization of Digital Twins</w:t>
+                <w:t xml:space="preserve">Smart City Logistics Enabled by Digital Twins and Semantic Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Freeman Mahoro</w:t>
+                <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ledoux</w:t>
+                <w:t xml:space="preserve">Shenle Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Raipin- Parvedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midd4DT 2023: 1st International Workshop on Middleware for Digital Twin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Annecy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355918v1</w:t>
+                <w:t xml:space="preserve">hal-04217917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart City Logistics Enabled by Digital Twins and Semantic Technologies</w:t>
+                <w:t xml:space="preserve">Articulating Data and Control Planes for the Composition and Synchronization of Digital Twins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Liu</w:t>
+                <w:t xml:space="preserve">Dan Freeman Mahoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shenle Pan</w:t>
+                <w:t xml:space="preserve">Thomas Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Folz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Coupaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Midd4DT 2023: 1st International Workshop on Middleware for Digital Twin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM/IFIP, Dec 2023, Bologna (ITALY), Italy. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3631319.3632300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217917v1</w:t>
+                <w:t xml:space="preserve">hal-04355918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Space Filling Curve Partitioning Applied to Wide Area Graphs</w:t>
               </w:r>
@@ -1436,51 +1436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hurfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DMS 2020 - 11th International conference on Database Management Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Zurich, Switzerland. pp.223-241, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2276,51 +2276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Ngo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15120377" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01556871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Ahnen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Ansoldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Antonelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Arcaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Peixoto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19210/1006.3.1.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jiao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robinson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Azam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baltar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5285-2014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belfadel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kallel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA67271.2025.00036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817182" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Freeman Mahoro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631319.3632300" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin- Parvedy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gottstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin Parvedy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2020.101417" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3066911.3066912" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.578" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;lorgey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carbou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonniaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Ngo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15120377" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01556871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Ahnen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Ansoldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Antonelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Arcaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Peixoto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19210/1006.3.1.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jiao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robinson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Azam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baltar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5285-2014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belfadel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kallel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA67271.2025.00036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817182" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin- Parvedy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Freeman Mahoro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631319.3632300" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gottstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin Parvedy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2020.101417" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3066911.3066912" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.578" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;lorgey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carbou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonniaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>