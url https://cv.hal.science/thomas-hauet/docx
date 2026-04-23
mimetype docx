--- v0 (2026-03-19)
+++ v1 (2026-04-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Hauet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5637-0690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110213416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de conférences HDR (associate Professor) at Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> since sept. 2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research at Institut Jean Lamour : Superconductive spintronic and nanomagnetism (magnetometry, UHV growth and characterization)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching at Faculty of sciences and technologies Nancy : Physics (quantum mecha., magnetism)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current duties :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of SPIN team IJL &amp;quot;spintronic and nanomagnetism&amp;quot; (2025-...)</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://spin.ijl.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of INFRA+ program of Lorraine Univerté d'Excellence (2022-...)</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-lorraine.fr/isite-lorraine/attractivite-du-site/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsible of the Master Degree &amp;quot;Elaboration et caractérisation des matériaux&amp;quot; at Université de Lorraine (2024-...)</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://formations.univ-lorraine.fr/fr/master/2538-master-physique-et-chimie-des-materiaux.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past activities and highligths :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the competence center &amp;quot;Magnétisme et cryogénie&amp;quot; at Institut Jean Lamour (2011-2025)</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ijl.univ-lorraine.fr/la-recherche/centre-de-competences/magnetisme.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the French Magnetometry network (2015-2025)</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://magnetometrie.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of FEDER project SONOMA &amp;quot;Sonder les nanomatériaux magnétiques&amp;quot; (2019-2022)</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://spin.ijl.cnrs.fr/projects/sonoma/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the European Magnetometry network (2015-2021)</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.magnetometry.eu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Scientific board (in the permanent board) at Université de Lorraine (2017-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of ANR Labcom I-MAG with NIPSON Technology (2017-2021)</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-16-LCV2-0011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of European project Kic Raw Materials MagNet (2017-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">research interregional prize 2018 for our &amp;quot;Greater Region Magnetism Network&amp;quot; (collaborative researches and R&D activities between Universities of Lorraine, Kaiserslautern, Saarbruck, Liège, Luxembourg)</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://factuel.univ-lorraine.fr/node/10268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of CNU section 28 (2016-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches,&amp;quot;magnetic multilayer for magnetic memories&amp;quot;, nov. 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suzanne Zivi Prize 2015</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.academie-stanislas.org/academiestanislas/index.php/vie-de-l-academie/prix-et-bourses/prix-suzanne-zivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Visiting Researcher, Andrew Kent's lab, New-York University (USA), oct.-dec. 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research staff member, Hitachi GST, San Jose Research Center, jul. 2008- Sept. 2009 (Bit pattern media technology)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postdoctoral Researcher, Hitachi GST, San Jose Research Center, jan. 2007- jul. 2008 (3D memories and STT)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD in “Physics and Chemistry of Condensed Matter and Materials” Nancy University 1, LPM (UMR 7756), 2003-2006</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Visiting student, York University (UK), jul. 2013 (VSM installation)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Co, Fe, and Ni Reference Layers for Single‐Pulse All‐Optical Reversal in Ferromagnetic Spin Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202522886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Laser‐Induced Picosecond Spin Current Across Magnetization Compensation in Ferrimagnetic GdCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Nava Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Hamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (15), pp.2500056. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202500056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-induced magnetic moment variations at the picosecond timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cherruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (6), pp.064405. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin injection at MgB2-superconductor/ferromagnet interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125 (10), pp.102601. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0220815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically Modulated Multilevel Optical Chirality in GdFeCo Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Jun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Min Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Hsiang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.4c01642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic moment of thin film superconductors: When thickness matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-X. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (9), pp.094502. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.110.094502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond-laser-induced reversal in in-plane-magnetized spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junta Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.044051. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.22.044051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Kinetic Inductance Detector Made of Molecular Beam Epitaxy (MBE)-Grown MgB2 Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Roitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Shaulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosef Yeshurun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (21), pp.1731. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano14211731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial engineering of ferromagnetism in wafer-scale van der Waals Fe4GeTe2 far above room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hangtian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haichang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongxia Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peichen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.2483. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-37917-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paramagnetic Meissner Effect (PME) in Metallic Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Půst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby-Soon Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.1140. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met13061140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single laser pulse induced magnetization switching in in-plane magnetized GdCo alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junta Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (22), pp.L220403. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.108.L220403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb-Bearing Ferrihydrite Bioreduction and Secondary-Mineral Precipitation during Fe Redox Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Meite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfaw Zegeye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.610. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min12050610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the magnetic properties of Pb-dopped iron oxide nanoparticles during Fe(III) bio-reduction by Shewanella oneidensis MR-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Meite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 606, pp.120904. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast strain excitation in highly magnetostrictive terfenol: Experiments and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpiiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. Vlasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (22), pp.224426. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.104.224426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Sb on precipitation of biogenic minerals during the reduction of Sb-bearing ferrihydrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfaw Zegeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 309, pp.96-111. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2021.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artifacts in magnetic force microscopy under in-plane applied magnetic field: Magnetic bubble as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Cinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 500, pp.166296. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.166296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramagnetism and martensite stabilization of tensile strained NiTi shape memory alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Kyianytsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kierren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (12), pp.122411. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0020145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of iron oxide films by reactive magnetron sputtering assisted by plasma emission monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.360-365. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Magnetic Page Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ozatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gokce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Folks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.014002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Magnetoresistance and structural characterization of electrospun La 1−x Sr x MnO 3 nanowire network fabrics with x = 0.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssc.2018.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Magnetism of Plasma-Synthesized Iron Nitride Nanoparticles: Application in Pervaporative Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby-Soon Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b00385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic anisotropy switching induced by shape memory effect in NiTi/Ni bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Kyianytsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Letoffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (22), pp.222402. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5129893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Resonant Tunneling through Double Metallic Quantum Well States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingshan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caihua Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiafeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiang Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.3019-3026. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux Pinning Analysis of Superconducting YBCO Foam Struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby-Soon Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sudhakar Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tasc.2018.2880334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of domain-wall depinning induced by magnetic field and current in an epitaxial Co/Ni-based spin-valve wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (024401), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.024401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable magnetic metamaterial based on the dipolar four-state Potts model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lomakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (12), pp.1076-1080. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-018-0199-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co/Ni multilayers for spintronics: High spin polarization and tunable magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajanikanth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (6), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevmaterials.2.064410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile One-Step Synthesis of Polyoxazoline-Coated Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Fleutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cleymand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (42), pp.11898-11901. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201802234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Magnetic Radial Vortex Nucleation in a Multilayer Stack with Tunable Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Karakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisha Gokce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Taha Habiboglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevdenur Arpaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaan Ozbozduman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-25392-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinning force scaling of electrospun Bi-2212 nanowire networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gokhfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 264, pp.16-18. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssc.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Physical Review B, 95 (18), pp.184419. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of granular Bi-2212 nanowires by electrospinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian S Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas S Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe S Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.035014. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/aa544a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced magnetic switching in bit-patterned media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eisebitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hellwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (4), pp.43907. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4992808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of magnetization loops of electrospun nonwoven superconducting fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gokhfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.044802. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.044802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Cr and Ni concentration in CoCr and CoNi alloys on the structural and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 422, pp.391-396. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization switching diagram of a perpendicular synthetic ferrimagnet CoFeB/Ta/CoFeB bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Koplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Talantsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Hamadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 433, pp.91-97. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Magnetic Field Generated by Bulk MgB2 Prepared by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), 6801005, 5 p. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2537143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible formation of single magnetic bubbles in an array of patterned dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrile Deranlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/24/245002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of electrospun non-woven superconducting fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and Magnetic Measurements on Bi2Sr2CaCu2O8 Nanowire Networks Prepared Via Electrospinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.1800605. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2542139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque magnetometry of perpendicular anisotropy exchange-spring heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vallobra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (1), pp.13903-13920. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4955041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence for minority spin gap in the Co 2 MnSi Heusler compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Neggache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.094417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216716v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic tunnel junctions using Co/Ni multilayer electrodes with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deranlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (5), pp.053906. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4906843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time scales of bias voltage effects in FE/MgO-based magnetic tunnel junctions with voltage-dependent perpendicular anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia. M. Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Bibyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 396, pp.333-337. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Range Phase Coherence in Double-Barrier Magnetic Tunnel Junctions with a Large Thick Metallic Quantum Well</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. L. Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (15), pp.157204. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.157204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (6), pp.062406. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4908177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraordinary Hall effect based magnetic logic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (5), pp.052406. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4907615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of annealing on magnetic properties of Co/Gd multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vorobiov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia. Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Derecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (A), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and manipulation of domain walls using a thermal gradient in a ferrimagnetic TbCo wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (24), pp.242403. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needle-type GMR sensor to estimate the magnetic properties of diluted ferrofluid for biomedicine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Shirzadfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Kourtiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3), pp.178-184. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced magnetization at the Cr/MgO(001) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (25), pp.251602. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4938131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotransport in MgO-based magnetic tunnel junctions grown by molecular beam epitaxy (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (17), pp.172610. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4869824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of magnetic domain size on dipolar interactions and hysteresis field asymmetry in layered high/low coercivity perpendicular anisotropy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Hellwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (12), </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4870136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (11), 9000504, 4 p. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2323995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing epitaxial Co1.5Fe1.5Ge(001) electrodes in MgO-based magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Neggache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (25), pp.252412. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4885354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stray fields on the switching-field distribution for bit-patterned media based on pre-patterned substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guehrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (13), pp.132407. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversal mechanism, switching field distribution, and dipolar frustrations in Co/Pt bit pattern media based on auto-assembled anodic alumina hexagonal nanobump arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Antohe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (17), pp.174421. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnel-mediated coupling between antiferromagnetic thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (90), pp.035432. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and transport studies of Cox Fe1-x/MgO(001) -based magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (21), pp.214406. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.214406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces anisotropy in single crystal V/Fe/V trilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia. Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 372, pp.233-235. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic analysis of dynamical bubble-like solitons based on the time domain evolution of the topological density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozhan Ozatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Azzerboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (17), pp.17D139. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4867747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of magnetization using domain compressibility in CoFeB films with perpendicular anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (12), pp.122404 </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4869482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural, electrical and magnetic properties of Fe35Co65 thin films grown by thermal evaporation from mechanically alloyed powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redjdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 552, pp.164-169. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional dependence of the magnetic properties of epitaxial FeV/MgO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tahmasebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (24), pp.242210. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4845375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale spintronic oscillators based on the excitation of confined soliton modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Finocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komineas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ozatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.163908. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4827384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic anisotropy modified by electric field in V/Fe/MgO(001)/Fe epitaxial magnetic tunnel junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajanikanth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (6), pp.062402. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4817268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying perpendicular magnetic anisotropy at the Fe-MgO(001) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajanikanth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (12), pp.122410. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4798291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic switching driven by nanosecond scale heat and magnetic field pulses: An application of macrospin Landau-Lifshitz-Bloch model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Finocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4772486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co/Ni(111) superlattices studied by microscopy, x-ray absorption, and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.014425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic arrays of magnetic nanostructures by depositing Co/Pt multilayers on the barrier layer of ordered anodic alumina templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Antohe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Abreu Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4731640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric magnetization reversal in dipolarly coupled spin valve structures with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Polarized Electron Tunneling in bcc FeCo/MgO/FeCo(001) Magnetic Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (17), pp.176602. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.176602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ion irradiation on switching field and switching field distribution in arrays of Co/Pd-based bit pattern media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-H Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3581896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonuniform switching of the perpendicular magnetization in a spin-torque-driven magnetic nanopillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Bräuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roopali Kukreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Stöhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.180410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of magnetic switching field distribution in bit patterned media based on pre-patterned substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guehrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3623488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Density Bit Patterned Media: Magnetic Design and Recording Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grobis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Albrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.6-10. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2076798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic susceptibility measurements as a probe of spin transfer driven magnetization dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cucchiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3454782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the write error rate in bit patterned magnetic recording at 100– 320 Gb/ in 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grobis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Schabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Zeltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3304166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit patterned media based on block copolymer directed assembly with narrow magnetic switching field distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Bosworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3293301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetoresistance in an amorphous exchange-coupled bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.224435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the reversible rotation of magnetization in exchange-coupled composite media switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Margulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lengsfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3270535͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of reversal incoherency in reducing switching field and switching field distribution of exchange coupled composite bit patterned media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lengsfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3276911͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle dependence of the interface magnetic configuration in a model antiferromagnetically coupled ferrimagnetic/ferrimagnetic bilayer GdFe/TbFe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (22), pp.224424. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.224424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of the perpendicular anisotropy at the CoO Néel temperature in exchange-biased CoO/[Co/Pt] multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3240402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing activation energy barrier distribution for reversal of strongly exchange-coupled magnetic multilayer thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ozatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florez S.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Katine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3250924͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coercivity tuning in Co/Pd multilayer based bit patterned media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Risner-Jamtgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3271679͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of field and temperature induced domain replication in dipolar coupled perpendicular anisotropy films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Schabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-U Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.77.184421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Co/ Pd multilayer system with antiferromagnetic-to-ferromagnetic phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Ulrich Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Hellwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2946654͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an interface domain wall on spin-valve giant magnetoresistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3041640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial magnetic domain wall formation in perpendicular-anisotropy, exchange-spring films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2936836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interface exchange coupling in perpendicular anisotropy [Pt/Co]50/TbFe bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Kortright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.024424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of chirality reversal for planar interface domain walls in exchange-coupled hard/soft magnetic bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.094417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field driven ferromagnetic phase nucleation and propagation in antiferromagnetically coupled multilayer films with perpendicular anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hovorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-y Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2961001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange-bias training effect in TbFe/ GdFe: Micromagnetic mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.144423. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.144423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning exchange-bias properties by thermal effects in a hard/soft bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2753108͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lateral domains and interface domain walls on exchange-bias phenomena in GbFe/ TdFe bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.024414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Effect in an Exchange Bias System: The Role of Interfacial Domain Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.067207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive exchange-bias induced by interface domain wall quenching in GdFe/ TbFe films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.134420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin diode effect in extended magnetic insulating films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuhei Kohno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyongmo An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sendai, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers58606.2023.10228312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly sensititive magnetic field SAW sensor on Metglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Mengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Paulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Friedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGNETIQUE and the Virtual Daum, two out-reach activities carried out in a research laboratory: what about researchers’ engagement in knowledge sharing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Intermag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Rust versus Magnetite precipitation during Antimony bearing Ferrihydrite Bioreduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zegeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetica, une exo attirante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic Mineral Precipitation during Antimony bearing Ferrihydrite bioreduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfaw Zegeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGNETICA, une expo attirante ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès général SFP, Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and magnetic properties of bulk MgB2 samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 112, id. 1A-M-P-05.07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Beijing, China. pp.14419 - 57002, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTMAG.2015.7156512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High magnetic field generated by MgB2 bulk prepared by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 57, id. 1A-M-O2.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural characterization of Bulk MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th Annual Meeting of the DPG and DPG Spring Meeting, TT 17: Superconductivity: Properties and Electronic Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany. p. 35, id. TT 17.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk superconducting MgB2: pinning by grain boundaries or point defects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoMaterials 2014 (MSnows 2014 and TransNano Forum)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp. 1-2, id. P24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany. pp. 1-2, id. HE-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin transfer torque on domain wall state in nanopillar magnetic tunnel junction with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan. Z Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International French-US Workshop: "Toward low power spintronic devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast inverse magnetostriction effect in Ni/Co ferromagnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Temnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches magnétostrictives Tb/TbFe2. Etude Mössbauer de la texture magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin texture in magnetostrictive TbFe/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect, ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured magnetostrictive material induced by heavy ion irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafiné Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque Louis Néel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and current-induced domain wall motion on epitaxial Co/Ni superlattice : Arrhenius-type activated regime and stochastic H-driven or J-driven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Colloque Louis Néel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain wall motion induced by spin transfer torque in MBE-grown Co/Ni based multilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Magnetics Conference, INTERMAG Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of DW depinning induced by current on epitaxial Co-Ni wires, single layer vs spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International French-US Workshop, toward low power spintronic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du dépiégeage de paroi sous courant dans des pistes micrométriques de super-réseau et spin-valves Co/Ni épitaxiés à aimantation perpendiculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque Louis Néel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of [Co/Ni](111) superlattice-based structures for spintronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Single Nano-Object Workshop &amp; School 2012 (MSNOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnétographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lapouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Techniques Ingénieurs, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-in134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Magnetic Characterization of Bulk Ag-added MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muralidhar Miryala (Shibaura Institute of Technology, Toyosu, Koto-ku, Tokyo, Japan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductivity: Applications Today and Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, pp. 269-277, 2015, Chemistry Research and Applications, 978-1-63483-816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit of verification of binary informations such as a security key for an electronic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 3 097 562 B1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-Dependent Magnetic Domain Walls in Exchange-Biased GdFe/TbFe Bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Borchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NIST Center for Neutron Research. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décalage d'échange et magnétorésistances dans des bicouches à base de ferrimagnétiques amorphes couplés par échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Henri Poincaré - Nancy 1, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006NAN10067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic multilayer for magnetic memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université de Lorraine, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01569111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId556"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Hauet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5637-0690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110213416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de conférences HDR (associate Professor) at Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> since sept. 2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research at Institut Jean Lamour : Superconductive spintronic and nanomagnetism (magnetometry, UHV growth and characterization)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching at Faculty of sciences and technologies Nancy : Physics (quantum mecha., magnetism)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current duties :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of SPIN team IJL &amp;quot;spintronic and nanomagnetism&amp;quot; (2025-...)</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://spin.ijl.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- Head of INFRA+ program of Initiative d'excellence Lorraine (2022-...)</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-lorraine.fr/isite-lorraine/attractivite-du-site/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- Co-responsible of the Master Degree &amp;quot;Elaboration et caractérisation des matériaux&amp;quot; at Université de Lorraine (2024-...)</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://formations.univ-lorraine.fr/fr/master/2538-master-physique-et-chimie-des-materiaux.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- Coordinator of PEPR SPIN project SUPERSPIN (2025-2028)</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://spin.ijl.cnrs.fr/projects/superspin/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past activities and highligths :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the competence center &amp;quot;Magnétisme et cryogénie&amp;quot; at Institut Jean Lamour (2011-2025)</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ijl.univ-lorraine.fr/la-recherche/centre-de-competences/magnetisme.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the French Magnetometry network (2015-2025)</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://magnetometrie.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of FEDER project SONOMA &amp;quot;Sonder les nanomatériaux magnétiques&amp;quot; (2019-2022)</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://spin.ijl.cnrs.fr/projects/sonoma/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the European Magnetometry network (2015-2021)</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.magnetometry.eu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Scientific board (in the permanent board) at Université de Lorraine (2017-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of ANR Labcom I-MAG with NIPSON Technology (2017-2021)</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-16-LCV2-0011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of European project Kic Raw Materials MagNet (2017-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">research interregional prize 2018 for our &amp;quot;Greater Region Magnetism Network&amp;quot; (collaborative researches and R&D activities between Universities of Lorraine, Kaiserslautern, Saarbruck, Liège, Luxembourg)</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://factuel.univ-lorraine.fr/node/10268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of CNU section 28 (2016-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches,&amp;quot;magnetic multilayer for magnetic memories&amp;quot;, nov. 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suzanne Zivi Prize 2015</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.academie-stanislas.org/academiestanislas/index.php/vie-de-l-academie/prix-et-bourses/prix-suzanne-zivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Visiting Researcher, Andrew Kent's lab, New-York University (USA), oct.-dec. 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research staff member, Hitachi GST, San Jose Research Center, jul. 2008- Sept. 2009 (Bit pattern media technology)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postdoctoral Researcher, Hitachi GST, San Jose Research Center, jan. 2007- jul. 2008 (3D memories and STT)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD in “Physics and Chemistry of Condensed Matter and Materials” Nancy University 1, LPM (UMR 7756), 2003-2006</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Visiting student, York University (UK), jul. 2013 (VSM installation)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Co, Fe, and Ni Reference Layers for Single‐Pulse All‐Optical Reversal in Ferromagnetic Spin Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202522886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Laser‐Induced Picosecond Spin Current Across Magnetization Compensation in Ferrimagnetic GdCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Nava Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Hamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (15), pp.2500056. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202500056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-induced magnetic moment variations at the picosecond timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cherruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (6), pp.064405. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin injection at MgB2-superconductor/ferromagnet interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125 (10), pp.102601. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0220815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically Modulated Multilevel Optical Chirality in GdFeCo Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Jun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Min Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Hsiang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.4c01642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic moment of thin film superconductors: When thickness matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-X. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (9), pp.094502. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.110.094502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond-laser-induced reversal in in-plane-magnetized spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junta Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.044051. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.22.044051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Kinetic Inductance Detector Made of Molecular Beam Epitaxy (MBE)-Grown MgB2 Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Roitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Shaulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosef Yeshurun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (21), pp.1731. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano14211731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial engineering of ferromagnetism in wafer-scale van der Waals Fe4GeTe2 far above room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hangtian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haichang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongxia Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peichen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.2483. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-37917-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paramagnetic Meissner Effect (PME) in Metallic Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Půst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby-Soon Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.1140. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met13061140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single laser pulse induced magnetization switching in in-plane magnetized GdCo alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junta Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (22), pp.L220403. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.108.L220403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb-Bearing Ferrihydrite Bioreduction and Secondary-Mineral Precipitation during Fe Redox Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Meite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfaw Zegeye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.610. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min12050610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the magnetic properties of Pb-dopped iron oxide nanoparticles during Fe(III) bio-reduction by Shewanella oneidensis MR-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Meite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 606, pp.120904. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast strain excitation in highly magnetostrictive terfenol: Experiments and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpiiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. Vlasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (22), pp.224426. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.104.224426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Sb on precipitation of biogenic minerals during the reduction of Sb-bearing ferrihydrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfaw Zegeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 309, pp.96-111. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2021.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artifacts in magnetic force microscopy under in-plane applied magnetic field: Magnetic bubble as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Cinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 500, pp.166296. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.166296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramagnetism and martensite stabilization of tensile strained NiTi shape memory alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Kyianytsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kierren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (12), pp.122411. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0020145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of iron oxide films by reactive magnetron sputtering assisted by plasma emission monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.360-365. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Magnetoresistance and structural characterization of electrospun La 1−x Sr x MnO 3 nanowire network fabrics with x = 0.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssc.2018.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Magnetic Page Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ozatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gokce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Folks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.014002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Magnetism of Plasma-Synthesized Iron Nitride Nanoparticles: Application in Pervaporative Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby-Soon Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b00385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic anisotropy switching induced by shape memory effect in NiTi/Ni bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Kyianytsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Letoffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (22), pp.222402. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5129893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Resonant Tunneling through Double Metallic Quantum Well States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingshan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caihua Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiafeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiang Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.3019-3026. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux Pinning Analysis of Superconducting YBCO Foam Struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby-Soon Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sudhakar Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tasc.2018.2880334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of domain-wall depinning induced by magnetic field and current in an epitaxial Co/Ni-based spin-valve wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (024401), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.024401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable magnetic metamaterial based on the dipolar four-state Potts model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lomakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (12), pp.1076-1080. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-018-0199-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co/Ni multilayers for spintronics: High spin polarization and tunable magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajanikanth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (6), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevmaterials.2.064410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile One-Step Synthesis of Polyoxazoline-Coated Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Fleutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cleymand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (42), pp.11898-11901. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201802234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Magnetic Radial Vortex Nucleation in a Multilayer Stack with Tunable Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Karakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisha Gokce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Taha Habiboglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevdenur Arpaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaan Ozbozduman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-25392-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinning force scaling of electrospun Bi-2212 nanowire networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gokhfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 264, pp.16-18. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssc.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Physical Review B, 95 (18), pp.184419. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of granular Bi-2212 nanowires by electrospinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian S Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas S Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe S Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.035014. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/aa544a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced magnetic switching in bit-patterned media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eisebitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hellwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (4), pp.43907. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4992808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of magnetization loops of electrospun nonwoven superconducting fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gokhfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.044802. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.044802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization switching diagram of a perpendicular synthetic ferrimagnet CoFeB/Ta/CoFeB bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Koplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Talantsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Hamadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 433, pp.91-97. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Cr and Ni concentration in CoCr and CoNi alloys on the structural and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 422, pp.391-396. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Magnetic Field Generated by Bulk MgB2 Prepared by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), 6801005, 5 p. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2537143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible formation of single magnetic bubbles in an array of patterned dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrile Deranlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/24/245002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of electrospun non-woven superconducting fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and Magnetic Measurements on Bi2Sr2CaCu2O8 Nanowire Networks Prepared Via Electrospinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.1800605. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2542139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque magnetometry of perpendicular anisotropy exchange-spring heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vallobra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (1), pp.13903-13920. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4955041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence for minority spin gap in the Co 2 MnSi Heusler compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Neggache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.094417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216716v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic tunnel junctions using Co/Ni multilayer electrodes with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deranlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (5), pp.053906. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4906843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time scales of bias voltage effects in FE/MgO-based magnetic tunnel junctions with voltage-dependent perpendicular anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia. M. Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Bibyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 396, pp.333-337. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Range Phase Coherence in Double-Barrier Magnetic Tunnel Junctions with a Large Thick Metallic Quantum Well</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. L. Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (15), pp.157204. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.157204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (6), pp.062406. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4908177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraordinary Hall effect based magnetic logic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (5), pp.052406. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4907615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of annealing on magnetic properties of Co/Gd multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vorobiov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia. Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Derecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (A), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and manipulation of domain walls using a thermal gradient in a ferrimagnetic TbCo wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (24), pp.242403. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needle-type GMR sensor to estimate the magnetic properties of diluted ferrofluid for biomedicine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Shirzadfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Kourtiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3), pp.178-184. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced magnetization at the Cr/MgO(001) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (25), pp.251602. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4938131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotransport in MgO-based magnetic tunnel junctions grown by molecular beam epitaxy (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (17), pp.172610. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4869824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of magnetic domain size on dipolar interactions and hysteresis field asymmetry in layered high/low coercivity perpendicular anisotropy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Hellwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (12), </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4870136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (11), 9000504, 4 p. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2323995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing epitaxial Co1.5Fe1.5Ge(001) electrodes in MgO-based magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Neggache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (25), pp.252412. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4885354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stray fields on the switching-field distribution for bit-patterned media based on pre-patterned substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guehrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (13), pp.132407. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnel-mediated coupling between antiferromagnetic thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (90), pp.035432. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversal mechanism, switching field distribution, and dipolar frustrations in Co/Pt bit pattern media based on auto-assembled anodic alumina hexagonal nanobump arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Antohe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (17), pp.174421. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and transport studies of Cox Fe1-x/MgO(001) -based magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (21), pp.214406. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.214406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces anisotropy in single crystal V/Fe/V trilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia. Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 372, pp.233-235. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic analysis of dynamical bubble-like solitons based on the time domain evolution of the topological density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozhan Ozatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Azzerboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (17), pp.17D139. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4867747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of magnetization using domain compressibility in CoFeB films with perpendicular anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (12), pp.122404 </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4869482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural, electrical and magnetic properties of Fe35Co65 thin films grown by thermal evaporation from mechanically alloyed powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redjdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 552, pp.164-169. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional dependence of the magnetic properties of epitaxial FeV/MgO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tahmasebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (24), pp.242210. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4845375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale spintronic oscillators based on the excitation of confined soliton modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Finocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komineas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ozatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.163908. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4827384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic anisotropy modified by electric field in V/Fe/MgO(001)/Fe epitaxial magnetic tunnel junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajanikanth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (6), pp.062402. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4817268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying perpendicular magnetic anisotropy at the Fe-MgO(001) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajanikanth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (12), pp.122410. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4798291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic switching driven by nanosecond scale heat and magnetic field pulses: An application of macrospin Landau-Lifshitz-Bloch model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Finocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4772486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic arrays of magnetic nanostructures by depositing Co/Pt multilayers on the barrier layer of ordered anodic alumina templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Antohe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Abreu Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4731640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co/Ni(111) superlattices studied by microscopy, x-ray absorption, and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.014425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric magnetization reversal in dipolarly coupled spin valve structures with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Polarized Electron Tunneling in bcc FeCo/MgO/FeCo(001) Magnetic Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (17), pp.176602. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.176602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ion irradiation on switching field and switching field distribution in arrays of Co/Pd-based bit pattern media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-H Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3581896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonuniform switching of the perpendicular magnetization in a spin-torque-driven magnetic nanopillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Bräuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roopali Kukreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Stöhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.180410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of magnetic switching field distribution in bit patterned media based on pre-patterned substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guehrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3623488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Density Bit Patterned Media: Magnetic Design and Recording Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grobis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Albrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.6-10. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2076798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic susceptibility measurements as a probe of spin transfer driven magnetization dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cucchiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3454782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the write error rate in bit patterned magnetic recording at 100– 320 Gb/ in 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grobis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Schabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Zeltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3304166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit patterned media based on block copolymer directed assembly with narrow magnetic switching field distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Bosworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3293301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of reversal incoherency in reducing switching field and switching field distribution of exchange coupled composite bit patterned media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lengsfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3276911͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle dependence of the interface magnetic configuration in a model antiferromagnetically coupled ferrimagnetic/ferrimagnetic bilayer GdFe/TbFe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (22), pp.224424. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.224424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetoresistance in an amorphous exchange-coupled bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.224435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the reversible rotation of magnetization in exchange-coupled composite media switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Margulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lengsfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3270535͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of the perpendicular anisotropy at the CoO Néel temperature in exchange-biased CoO/[Co/Pt] multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3240402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing activation energy barrier distribution for reversal of strongly exchange-coupled magnetic multilayer thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ozatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florez S.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Katine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3250924͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coercivity tuning in Co/Pd multilayer based bit patterned media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Risner-Jamtgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3271679͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of field and temperature induced domain replication in dipolar coupled perpendicular anisotropy films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Schabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-U Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.77.184421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an interface domain wall on spin-valve giant magnetoresistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3041640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial magnetic domain wall formation in perpendicular-anisotropy, exchange-spring films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2936836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Co/ Pd multilayer system with antiferromagnetic-to-ferromagnetic phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Ulrich Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Hellwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2946654͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interface exchange coupling in perpendicular anisotropy [Pt/Co]50/TbFe bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Kortright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.024424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of chirality reversal for planar interface domain walls in exchange-coupled hard/soft magnetic bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.094417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field driven ferromagnetic phase nucleation and propagation in antiferromagnetically coupled multilayer films with perpendicular anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hovorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-y Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2961001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange-bias training effect in TbFe/ GdFe: Micromagnetic mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.144423. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.144423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning exchange-bias properties by thermal effects in a hard/soft bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2753108͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lateral domains and interface domain walls on exchange-bias phenomena in GbFe/ TdFe bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.024414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive exchange-bias induced by interface domain wall quenching in GdFe/ TbFe films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.134420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Effect in an Exchange Bias System: The Role of Interfacial Domain Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.067207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin diode effect in extended magnetic insulating films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuhei Kohno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyongmo An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sendai, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers58606.2023.10228312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly sensititive magnetic field SAW sensor on Metglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Mengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Paulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Friedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGNETIQUE and the Virtual Daum, two out-reach activities carried out in a research laboratory: what about researchers’ engagement in knowledge sharing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Intermag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Rust versus Magnetite precipitation during Antimony bearing Ferrihydrite Bioreduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zegeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetica, une exo attirante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic Mineral Precipitation during Antimony bearing Ferrihydrite bioreduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfaw Zegeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGNETICA, une expo attirante ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès général SFP, Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Beijing, China. pp.14419 - 57002, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTMAG.2015.7156512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and magnetic properties of bulk MgB2 samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 112, id. 1A-M-P-05.07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High magnetic field generated by MgB2 bulk prepared by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 57, id. 1A-M-O2.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural characterization of Bulk MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th Annual Meeting of the DPG and DPG Spring Meeting, TT 17: Superconductivity: Properties and Electronic Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany. p. 35, id. TT 17.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk superconducting MgB2: pinning by grain boundaries or point defects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoMaterials 2014 (MSnows 2014 and TransNano Forum)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp. 1-2, id. P24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany. pp. 1-2, id. HE-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin transfer torque on domain wall state in nanopillar magnetic tunnel junction with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan. Z Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International French-US Workshop: "Toward low power spintronic devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast inverse magnetostriction effect in Ni/Co ferromagnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Temnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches magnétostrictives Tb/TbFe2. Etude Mössbauer de la texture magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin texture in magnetostrictive TbFe/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect, ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured magnetostrictive material induced by heavy ion irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafiné Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque Louis Néel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and current-induced domain wall motion on epitaxial Co/Ni superlattice : Arrhenius-type activated regime and stochastic H-driven or J-driven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Colloque Louis Néel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain wall motion induced by spin transfer torque in MBE-grown Co/Ni based multilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Magnetics Conference, INTERMAG Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of DW depinning induced by current on epitaxial Co-Ni wires, single layer vs spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International French-US Workshop, toward low power spintronic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du dépiégeage de paroi sous courant dans des pistes micrométriques de super-réseau et spin-valves Co/Ni épitaxiés à aimantation perpendiculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque Louis Néel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of [Co/Ni](111) superlattice-based structures for spintronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Single Nano-Object Workshop &amp; School 2012 (MSNOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnétographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lapouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Techniques Ingénieurs, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-in134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Magnetic Characterization of Bulk Ag-added MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muralidhar Miryala (Shibaura Institute of Technology, Toyosu, Koto-ku, Tokyo, Japan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductivity: Applications Today and Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, pp. 269-277, 2015, Chemistry Research and Applications, 978-1-63483-816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit of verification of binary informations such as a security key for an electronic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 3 097 562 B1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-Dependent Magnetic Domain Walls in Exchange-Biased GdFe/TbFe Bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Borchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NIST Center for Neutron Research. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décalage d'échange et magnétorésistances dans des bicouches à base de ferrimagnétiques amorphes couplés par échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Henri Poincaré - Nancy 1, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006NAN10067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic multilayer for magnetic memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université de Lorraine, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01569111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId557"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96936E73"/>
+    <w:nsid w:val="87B79058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C701A3A8"/>
+    <w:nsid w:val="CC81D869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F163FA2"/>
+    <w:nsid w:val="B7F3C14C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DF99E2A4"/>
+    <w:nsid w:val="3F36535F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-hauet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5637-0690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110213416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spin.ijl.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/isite-lorraine/attractivite-du-site/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-lorraine.fr/fr/master/2538-master-physique-et-chimie-des-materiaux.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ijl.univ-lorraine.fr/la-recherche/centre-de-competences/magnetisme.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magnetometrie.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spin.ijl.cnrs.fr/projects/sonoma/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.magnetometry.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-16-LCV2-0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://factuel.univ-lorraine.fr/node/10268" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.academie-stanislas.org/academiestanislas/index.php/vie-de-l-academie/prix-et-bourses/prix-suzanne-zivi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05480942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202522886" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Nava Antonio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;xiao Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hamara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmels" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherruault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064405" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220815" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiao Lin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Jun Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Min Hung" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hsiang Liao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courtois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Koblischka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Lin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Igarashi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.044051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Roitman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Shaulov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosef Yeshurun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14211731" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav P&#367;st" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby-Soon Chang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjela Koblischka-Veneva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13061140" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L220403" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050610" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120904" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552976v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Vlasov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.224426" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cinar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Puliafito" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166296" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.11.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ozatay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gokce" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Folks" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giordano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.014002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444166v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karwoth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zeng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hartmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2018.12.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dudek" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00385" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444214v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129893" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988898v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Koblischka" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sudhakar Reddy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tasc.2018.2880334" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950274v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0199-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajanikanth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.2.064410" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01942344v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802234" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950155v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedat Karakas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Gokce" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taha Habiboglu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevdenur Arpaci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Ozbozduman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25392-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710779v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gokhfeld" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2017.07.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184419" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569236v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian S Lin Zeng" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Karwoth" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe S Hartmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa544a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710777v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. G&#252;nther" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eisebitt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hellwig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992808" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710775v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Lin Zeng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.044802" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569168v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dekens" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.09.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Koplak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Talantsev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Hamadeh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.047" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279399v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernstein" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2537143" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345414v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/24/245002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443998v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944747" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569150v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2542139" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345416v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vallobra" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Fullerton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955041" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216716v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Neggache" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devolder" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.094417" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284019v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia Lytvynenko" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906843" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284021v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. M. Lytvynenko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Bibyk" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.064" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246637v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907615" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284011v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vorobiov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. Lytvynenko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derecha" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.06.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284010v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shirzadfar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Kourtiche" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yamada" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.014" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707387v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Leroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bataille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Fitzsimmons" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938131" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282615v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869824" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282857v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Hellwig" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870136" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992071v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wiederhold" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Miryala" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Inoue" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2323995" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282862v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885354" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282859v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guehrs" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hennen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896982" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282622v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piraux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Srivastava" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Antohe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174421" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245466v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bataille" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035432" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719199v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214406" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282855v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Louis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.07.018" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282861v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozhan Ozatay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Azzerboni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867747" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282865v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Adam" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eimer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869482" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282866v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redjdal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salah" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menari" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Cherif" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.12.045" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344002v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tahmasebi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4845375" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276625v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finocchio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puliafito" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komineas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torres" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827384" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276619v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817268" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276614v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Fullerton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798291" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345392v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Kilic" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Finocchio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aktas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Florez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772486" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345394v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014425" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345387v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piraux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Abreu Araujo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Srivastava" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731640" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345391v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064403" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345389v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonell" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le F&#232;vre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.176602" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345352v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hellwig" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-H Park" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beign&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dobisz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3581896" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345380v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Bernstein" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Br&#228;uer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopali Kukreja" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim St&#246;hr" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.180410" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345365v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pfau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. G&#252;nther" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guehrs" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623488" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345374v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grobis" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dobisz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Albrecht" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2076798" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345347v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cucchiara" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berthelot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3454782" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345340v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Schabes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zeltzer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3304166" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345344v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Bosworth" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kercher" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3293301" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345332v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.224435" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345326v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Margulies" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ikeda" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lengsfield" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3270535&#852;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345308v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Florez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Park" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3276911&#852;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380624v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.224424" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345335v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3240402" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345318v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ozatay" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florez S.H." TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Katine" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moser" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3250924&#852;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345323v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thomson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Risner-Jamtgaard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3271679&#852;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344807v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-U Thiele" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.184421" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345159v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Ulrich Thiele" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2946654&#852;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345244v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3041640" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345239v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Watson" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Borchers" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2936836" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345254v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Kim" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kortright" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.024424" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345263v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mccord" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.094417" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345246v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hovorka" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Berger" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-y Im" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2961001" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345098v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.144423" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345235v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753108&#852;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345236v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.024414" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345166v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Borchers" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Mangin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.067207" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345237v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.134420" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700841v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Kohno" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiery" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schlitz" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyongmo An" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228312" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067757v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Friedel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850624" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277111v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390826v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billet David" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869665v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613578v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576861v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196641v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Murakami" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260458v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156512" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196167v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155395v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060255v2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991207v2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810575v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Temnov" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrieu" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138387v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139243v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139244v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579635v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103996v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103988v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579616v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579613v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579600v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370035v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapouge" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in134" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197441v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947069v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009630v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mangin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Borchers" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746613v2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10067" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01569111v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-hauet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5637-0690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110213416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spin.ijl.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/isite-lorraine/attractivite-du-site/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-lorraine.fr/fr/master/2538-master-physique-et-chimie-des-materiaux.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spin.ijl.cnrs.fr/projects/superspin/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ijl.univ-lorraine.fr/la-recherche/centre-de-competences/magnetisme.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magnetometrie.cnrs.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spin.ijl.cnrs.fr/projects/sonoma/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.magnetometry.eu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-16-LCV2-0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://factuel.univ-lorraine.fr/node/10268" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.academie-stanislas.org/academiestanislas/index.php/vie-de-l-academie/prix-et-bourses/prix-suzanne-zivi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05480942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202522886" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Nava Antonio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;xiao Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hamara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927509v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmels" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherruault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220815" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiao Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Jun Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Min Hung" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hsiang Liao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01642" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courtois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Koblischka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Lin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094502" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Igarashi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.044051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Roitman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Shaulov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosef Yeshurun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14211731" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav P&#367;st" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby-Soon Chang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjela Koblischka-Veneva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13061140" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369986v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L220403" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050610" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120904" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552976v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Vlasov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.224426" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cinar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Puliafito" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166296" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.11.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karwoth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zeng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hartmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2018.12.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ozatay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gokce" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Folks" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giordano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.014002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444190v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dudek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00385" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129893" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988898v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Koblischka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sudhakar Reddy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tasc.2018.2880334" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0199-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950180v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajanikanth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.2.064410" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01942344v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802234" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedat Karakas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Gokce" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taha Habiboglu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevdenur Arpaci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Ozbozduman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25392-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gokhfeld" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2017.07.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184419" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569236v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian S Lin Zeng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Karwoth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe S Hartmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa544a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710777v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. G&#252;nther" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eisebitt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hellwig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992808" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710775v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Lin Zeng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.044802" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569342v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Koplak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Talantsev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Hamadeh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.047" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569168v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dekens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.09.013" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279399v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernstein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2537143" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/24/245002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443998v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944747" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2542139" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345416v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vallobra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Fullerton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955041" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216716v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Neggache" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devolder" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.094417" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284019v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia Lytvynenko" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906843" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284021v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. M. Lytvynenko" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Bibyk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.064" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246637v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907615" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284011v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vorobiov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. Lytvynenko" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derecha" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.06.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284010v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shirzadfar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Kourtiche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yamada" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.014" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707387v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Leroy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bataille" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Fitzsimmons" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938131" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282615v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869824" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Hellwig" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870136" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992071v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wiederhold" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Miryala" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Inoue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2323995" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282862v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885354" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282859v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guehrs" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hennen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896982" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245466v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bataille" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035432" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282622v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piraux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Srivastava" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Antohe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174421" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719199v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214406" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282855v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Louis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.07.018" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282861v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozhan Ozatay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Azzerboni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867747" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282865v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Adam" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eimer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869482" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282866v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redjdal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salah" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menari" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Cherif" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.12.045" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344002v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tahmasebi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4845375" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276625v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finocchio" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puliafito" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komineas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torres" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827384" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276619v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817268" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276614v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Fullerton" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798291" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345392v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Kilic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Finocchio" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aktas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Florez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772486" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345387v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piraux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Abreu Araujo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Srivastava" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731640" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345394v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014425" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345391v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064403" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345389v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonell" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le F&#232;vre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.176602" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345352v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hellwig" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-H Park" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beign&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dobisz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3581896" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345380v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Bernstein" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Br&#228;uer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopali Kukreja" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim St&#246;hr" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.180410" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345365v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pfau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. G&#252;nther" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guehrs" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623488" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345374v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grobis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dobisz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Albrecht" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2076798" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345347v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cucchiara" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berthelot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3454782" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345340v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Schabes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zeltzer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3304166" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345344v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Bosworth" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kercher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3293301" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345308v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Florez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Park" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lengsfield" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3276911&#852;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380624v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.224424" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345332v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.224435" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345326v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Margulies" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ikeda" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3270535&#852;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345335v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3240402" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345318v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ozatay" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florez S.H." TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Katine" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moser" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3250924&#852;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345323v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thomson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Risner-Jamtgaard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3271679&#852;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344807v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-U Thiele" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.184421" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345244v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3041640" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345239v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Watson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Borchers" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2936836" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345159v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Ulrich Thiele" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2946654&#852;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345254v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Kim" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kortright" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.024424" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345263v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mccord" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.094417" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345246v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hovorka" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Berger" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-y Im" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2961001" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345098v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.144423" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345235v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753108&#852;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345236v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.024414" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345237v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.134420" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345166v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Borchers" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Mangin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.067207" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700841v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Kohno" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiery" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schlitz" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyongmo An" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228312" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067757v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Friedel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850624" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277111v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390826v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billet David" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869665v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613578v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576861v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260458v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156512" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196641v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Murakami" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196167v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155395v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060255v2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991207v2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810575v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Temnov" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrieu" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138387v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139243v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139244v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579635v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103996v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103988v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579616v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579613v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579600v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370035v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapouge" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in134" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197441v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947069v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009630v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mangin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Borchers" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746613v2" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10067" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01569111v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>