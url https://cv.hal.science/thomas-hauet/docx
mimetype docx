--- v1 (2026-04-23)
+++ v2 (2026-05-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Hauet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5637-0690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110213416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de conférences HDR (associate Professor) at Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> since sept. 2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research at Institut Jean Lamour : Superconductive spintronic and nanomagnetism (magnetometry, UHV growth and characterization)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching at Faculty of sciences and technologies Nancy : Physics (quantum mecha., magnetism)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current duties :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of SPIN team IJL &amp;quot;spintronic and nanomagnetism&amp;quot; (2025-...)</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://spin.ijl.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- Head of INFRA+ program of Initiative d'excellence Lorraine (2022-...)</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-lorraine.fr/isite-lorraine/attractivite-du-site/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- Co-responsible of the Master Degree &amp;quot;Elaboration et caractérisation des matériaux&amp;quot; at Université de Lorraine (2024-...)</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://formations.univ-lorraine.fr/fr/master/2538-master-physique-et-chimie-des-materiaux.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- Coordinator of PEPR SPIN project SUPERSPIN (2025-2028)</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://spin.ijl.cnrs.fr/projects/superspin/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past activities and highligths :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the competence center &amp;quot;Magnétisme et cryogénie&amp;quot; at Institut Jean Lamour (2011-2025)</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ijl.univ-lorraine.fr/la-recherche/centre-de-competences/magnetisme.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the French Magnetometry network (2015-2025)</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://magnetometrie.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of FEDER project SONOMA &amp;quot;Sonder les nanomatériaux magnétiques&amp;quot; (2019-2022)</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://spin.ijl.cnrs.fr/projects/sonoma/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the European Magnetometry network (2015-2021)</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.magnetometry.eu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Scientific board (in the permanent board) at Université de Lorraine (2017-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of ANR Labcom I-MAG with NIPSON Technology (2017-2021)</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-16-LCV2-0011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of European project Kic Raw Materials MagNet (2017-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">research interregional prize 2018 for our &amp;quot;Greater Region Magnetism Network&amp;quot; (collaborative researches and R&D activities between Universities of Lorraine, Kaiserslautern, Saarbruck, Liège, Luxembourg)</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://factuel.univ-lorraine.fr/node/10268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of CNU section 28 (2016-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches,&amp;quot;magnetic multilayer for magnetic memories&amp;quot;, nov. 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suzanne Zivi Prize 2015</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.academie-stanislas.org/academiestanislas/index.php/vie-de-l-academie/prix-et-bourses/prix-suzanne-zivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Visiting Researcher, Andrew Kent's lab, New-York University (USA), oct.-dec. 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research staff member, Hitachi GST, San Jose Research Center, jul. 2008- Sept. 2009 (Bit pattern media technology)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postdoctoral Researcher, Hitachi GST, San Jose Research Center, jan. 2007- jul. 2008 (3D memories and STT)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD in “Physics and Chemistry of Condensed Matter and Materials” Nancy University 1, LPM (UMR 7756), 2003-2006</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Visiting student, York University (UK), jul. 2013 (VSM installation)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Co, Fe, and Ni Reference Layers for Single‐Pulse All‐Optical Reversal in Ferromagnetic Spin Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202522886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Laser‐Induced Picosecond Spin Current Across Magnetization Compensation in Ferrimagnetic GdCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Nava Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Hamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (15), pp.2500056. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202500056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-induced magnetic moment variations at the picosecond timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cherruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (6), pp.064405. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin injection at MgB2-superconductor/ferromagnet interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125 (10), pp.102601. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0220815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically Modulated Multilevel Optical Chirality in GdFeCo Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Jun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Min Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Hsiang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.4c01642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic moment of thin film superconductors: When thickness matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-X. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (9), pp.094502. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.110.094502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond-laser-induced reversal in in-plane-magnetized spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junta Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.044051. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.22.044051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Kinetic Inductance Detector Made of Molecular Beam Epitaxy (MBE)-Grown MgB2 Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Roitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Shaulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosef Yeshurun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (21), pp.1731. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano14211731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial engineering of ferromagnetism in wafer-scale van der Waals Fe4GeTe2 far above room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hangtian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haichang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongxia Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peichen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.2483. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-37917-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paramagnetic Meissner Effect (PME) in Metallic Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Půst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby-Soon Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.1140. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met13061140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single laser pulse induced magnetization switching in in-plane magnetized GdCo alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junta Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (22), pp.L220403. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.108.L220403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb-Bearing Ferrihydrite Bioreduction and Secondary-Mineral Precipitation during Fe Redox Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Meite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfaw Zegeye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.610. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min12050610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the magnetic properties of Pb-dopped iron oxide nanoparticles during Fe(III) bio-reduction by Shewanella oneidensis MR-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Meite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 606, pp.120904. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast strain excitation in highly magnetostrictive terfenol: Experiments and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpiiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. Vlasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (22), pp.224426. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.104.224426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Sb on precipitation of biogenic minerals during the reduction of Sb-bearing ferrihydrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfaw Zegeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 309, pp.96-111. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2021.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artifacts in magnetic force microscopy under in-plane applied magnetic field: Magnetic bubble as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Cinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 500, pp.166296. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.166296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramagnetism and martensite stabilization of tensile strained NiTi shape memory alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Kyianytsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kierren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (12), pp.122411. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0020145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of iron oxide films by reactive magnetron sputtering assisted by plasma emission monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.360-365. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Magnetoresistance and structural characterization of electrospun La 1−x Sr x MnO 3 nanowire network fabrics with x = 0.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssc.2018.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Magnetic Page Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ozatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gokce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Folks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.014002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Magnetism of Plasma-Synthesized Iron Nitride Nanoparticles: Application in Pervaporative Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby-Soon Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b00385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic anisotropy switching induced by shape memory effect in NiTi/Ni bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Kyianytsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Letoffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (22), pp.222402. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5129893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Resonant Tunneling through Double Metallic Quantum Well States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingshan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caihua Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiafeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiang Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.3019-3026. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux Pinning Analysis of Superconducting YBCO Foam Struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby-Soon Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sudhakar Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tasc.2018.2880334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of domain-wall depinning induced by magnetic field and current in an epitaxial Co/Ni-based spin-valve wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (024401), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.024401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable magnetic metamaterial based on the dipolar four-state Potts model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lomakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (12), pp.1076-1080. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-018-0199-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co/Ni multilayers for spintronics: High spin polarization and tunable magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajanikanth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (6), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevmaterials.2.064410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile One-Step Synthesis of Polyoxazoline-Coated Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Fleutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cleymand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (42), pp.11898-11901. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201802234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Magnetic Radial Vortex Nucleation in a Multilayer Stack with Tunable Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Karakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisha Gokce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Taha Habiboglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevdenur Arpaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaan Ozbozduman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-25392-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinning force scaling of electrospun Bi-2212 nanowire networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gokhfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 264, pp.16-18. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssc.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Physical Review B, 95 (18), pp.184419. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of granular Bi-2212 nanowires by electrospinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian S Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas S Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe S Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.035014. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/aa544a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced magnetic switching in bit-patterned media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eisebitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hellwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (4), pp.43907. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4992808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of magnetization loops of electrospun nonwoven superconducting fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gokhfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.044802. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.044802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization switching diagram of a perpendicular synthetic ferrimagnet CoFeB/Ta/CoFeB bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Koplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Talantsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Hamadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 433, pp.91-97. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Cr and Ni concentration in CoCr and CoNi alloys on the structural and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 422, pp.391-396. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Magnetic Field Generated by Bulk MgB2 Prepared by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), 6801005, 5 p. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2537143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible formation of single magnetic bubbles in an array of patterned dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrile Deranlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/24/245002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of electrospun non-woven superconducting fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and Magnetic Measurements on Bi2Sr2CaCu2O8 Nanowire Networks Prepared Via Electrospinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.1800605. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2542139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque magnetometry of perpendicular anisotropy exchange-spring heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vallobra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (1), pp.13903-13920. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4955041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence for minority spin gap in the Co 2 MnSi Heusler compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Neggache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.094417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216716v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic tunnel junctions using Co/Ni multilayer electrodes with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deranlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (5), pp.053906. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4906843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time scales of bias voltage effects in FE/MgO-based magnetic tunnel junctions with voltage-dependent perpendicular anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia. M. Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Bibyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 396, pp.333-337. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Range Phase Coherence in Double-Barrier Magnetic Tunnel Junctions with a Large Thick Metallic Quantum Well</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. L. Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (15), pp.157204. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.157204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (6), pp.062406. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4908177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraordinary Hall effect based magnetic logic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (5), pp.052406. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4907615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of annealing on magnetic properties of Co/Gd multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vorobiov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia. Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Derecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (A), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and manipulation of domain walls using a thermal gradient in a ferrimagnetic TbCo wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (24), pp.242403. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needle-type GMR sensor to estimate the magnetic properties of diluted ferrofluid for biomedicine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Shirzadfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Kourtiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3), pp.178-184. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced magnetization at the Cr/MgO(001) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (25), pp.251602. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4938131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotransport in MgO-based magnetic tunnel junctions grown by molecular beam epitaxy (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (17), pp.172610. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4869824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of magnetic domain size on dipolar interactions and hysteresis field asymmetry in layered high/low coercivity perpendicular anisotropy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Hellwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (12), </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4870136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (11), 9000504, 4 p. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2323995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing epitaxial Co1.5Fe1.5Ge(001) electrodes in MgO-based magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Neggache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (25), pp.252412. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4885354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stray fields on the switching-field distribution for bit-patterned media based on pre-patterned substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guehrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (13), pp.132407. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnel-mediated coupling between antiferromagnetic thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (90), pp.035432. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversal mechanism, switching field distribution, and dipolar frustrations in Co/Pt bit pattern media based on auto-assembled anodic alumina hexagonal nanobump arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Antohe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (17), pp.174421. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and transport studies of Cox Fe1-x/MgO(001) -based magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (21), pp.214406. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.214406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces anisotropy in single crystal V/Fe/V trilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia. Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 372, pp.233-235. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic analysis of dynamical bubble-like solitons based on the time domain evolution of the topological density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozhan Ozatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Azzerboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (17), pp.17D139. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4867747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of magnetization using domain compressibility in CoFeB films with perpendicular anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (12), pp.122404 </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4869482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural, electrical and magnetic properties of Fe35Co65 thin films grown by thermal evaporation from mechanically alloyed powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redjdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 552, pp.164-169. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional dependence of the magnetic properties of epitaxial FeV/MgO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tahmasebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (24), pp.242210. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4845375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale spintronic oscillators based on the excitation of confined soliton modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Finocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komineas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ozatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.163908. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4827384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic anisotropy modified by electric field in V/Fe/MgO(001)/Fe epitaxial magnetic tunnel junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajanikanth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (6), pp.062402. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4817268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying perpendicular magnetic anisotropy at the Fe-MgO(001) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajanikanth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (12), pp.122410. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4798291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic switching driven by nanosecond scale heat and magnetic field pulses: An application of macrospin Landau-Lifshitz-Bloch model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Finocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4772486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic arrays of magnetic nanostructures by depositing Co/Pt multilayers on the barrier layer of ordered anodic alumina templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Antohe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Abreu Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4731640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co/Ni(111) superlattices studied by microscopy, x-ray absorption, and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.014425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric magnetization reversal in dipolarly coupled spin valve structures with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Polarized Electron Tunneling in bcc FeCo/MgO/FeCo(001) Magnetic Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (17), pp.176602. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.176602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ion irradiation on switching field and switching field distribution in arrays of Co/Pd-based bit pattern media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-H Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3581896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonuniform switching of the perpendicular magnetization in a spin-torque-driven magnetic nanopillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Bräuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roopali Kukreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Stöhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.180410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of magnetic switching field distribution in bit patterned media based on pre-patterned substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guehrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3623488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Density Bit Patterned Media: Magnetic Design and Recording Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grobis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Albrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.6-10. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2076798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic susceptibility measurements as a probe of spin transfer driven magnetization dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cucchiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3454782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the write error rate in bit patterned magnetic recording at 100– 320 Gb/ in 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grobis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Schabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Zeltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3304166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit patterned media based on block copolymer directed assembly with narrow magnetic switching field distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Bosworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3293301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of reversal incoherency in reducing switching field and switching field distribution of exchange coupled composite bit patterned media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lengsfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3276911͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle dependence of the interface magnetic configuration in a model antiferromagnetically coupled ferrimagnetic/ferrimagnetic bilayer GdFe/TbFe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (22), pp.224424. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.224424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetoresistance in an amorphous exchange-coupled bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.224435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the reversible rotation of magnetization in exchange-coupled composite media switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Margulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lengsfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3270535͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of the perpendicular anisotropy at the CoO Néel temperature in exchange-biased CoO/[Co/Pt] multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3240402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing activation energy barrier distribution for reversal of strongly exchange-coupled magnetic multilayer thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ozatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florez S.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Katine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3250924͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coercivity tuning in Co/Pd multilayer based bit patterned media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Risner-Jamtgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3271679͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of field and temperature induced domain replication in dipolar coupled perpendicular anisotropy films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Schabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-U Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.77.184421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an interface domain wall on spin-valve giant magnetoresistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3041640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial magnetic domain wall formation in perpendicular-anisotropy, exchange-spring films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2936836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Co/ Pd multilayer system with antiferromagnetic-to-ferromagnetic phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Ulrich Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Hellwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2946654͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interface exchange coupling in perpendicular anisotropy [Pt/Co]50/TbFe bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Kortright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.024424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of chirality reversal for planar interface domain walls in exchange-coupled hard/soft magnetic bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.094417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field driven ferromagnetic phase nucleation and propagation in antiferromagnetically coupled multilayer films with perpendicular anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hovorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-y Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2961001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange-bias training effect in TbFe/ GdFe: Micromagnetic mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.144423. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.144423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning exchange-bias properties by thermal effects in a hard/soft bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2753108͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lateral domains and interface domain walls on exchange-bias phenomena in GbFe/ TdFe bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.024414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive exchange-bias induced by interface domain wall quenching in GdFe/ TbFe films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.134420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Effect in an Exchange Bias System: The Role of Interfacial Domain Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.067207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin diode effect in extended magnetic insulating films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuhei Kohno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyongmo An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sendai, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers58606.2023.10228312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly sensititive magnetic field SAW sensor on Metglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Mengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Paulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Friedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGNETIQUE and the Virtual Daum, two out-reach activities carried out in a research laboratory: what about researchers’ engagement in knowledge sharing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Intermag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Rust versus Magnetite precipitation during Antimony bearing Ferrihydrite Bioreduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zegeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetica, une exo attirante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic Mineral Precipitation during Antimony bearing Ferrihydrite bioreduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfaw Zegeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGNETICA, une expo attirante ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès général SFP, Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Beijing, China. pp.14419 - 57002, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTMAG.2015.7156512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and magnetic properties of bulk MgB2 samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 112, id. 1A-M-P-05.07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High magnetic field generated by MgB2 bulk prepared by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 57, id. 1A-M-O2.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural characterization of Bulk MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th Annual Meeting of the DPG and DPG Spring Meeting, TT 17: Superconductivity: Properties and Electronic Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany. p. 35, id. TT 17.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk superconducting MgB2: pinning by grain boundaries or point defects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoMaterials 2014 (MSnows 2014 and TransNano Forum)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp. 1-2, id. P24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany. pp. 1-2, id. HE-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin transfer torque on domain wall state in nanopillar magnetic tunnel junction with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan. Z Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International French-US Workshop: "Toward low power spintronic devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast inverse magnetostriction effect in Ni/Co ferromagnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Temnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches magnétostrictives Tb/TbFe2. Etude Mössbauer de la texture magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin texture in magnetostrictive TbFe/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect, ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured magnetostrictive material induced by heavy ion irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafiné Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque Louis Néel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and current-induced domain wall motion on epitaxial Co/Ni superlattice : Arrhenius-type activated regime and stochastic H-driven or J-driven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Colloque Louis Néel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain wall motion induced by spin transfer torque in MBE-grown Co/Ni based multilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Magnetics Conference, INTERMAG Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of DW depinning induced by current on epitaxial Co-Ni wires, single layer vs spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International French-US Workshop, toward low power spintronic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du dépiégeage de paroi sous courant dans des pistes micrométriques de super-réseau et spin-valves Co/Ni épitaxiés à aimantation perpendiculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque Louis Néel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of [Co/Ni](111) superlattice-based structures for spintronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Single Nano-Object Workshop &amp; School 2012 (MSNOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnétographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lapouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Techniques Ingénieurs, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-in134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Magnetic Characterization of Bulk Ag-added MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muralidhar Miryala (Shibaura Institute of Technology, Toyosu, Koto-ku, Tokyo, Japan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductivity: Applications Today and Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, pp. 269-277, 2015, Chemistry Research and Applications, 978-1-63483-816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit of verification of binary informations such as a security key for an electronic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 3 097 562 B1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-Dependent Magnetic Domain Walls in Exchange-Biased GdFe/TbFe Bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Borchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NIST Center for Neutron Research. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décalage d'échange et magnétorésistances dans des bicouches à base de ferrimagnétiques amorphes couplés par échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Henri Poincaré - Nancy 1, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006NAN10067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic multilayer for magnetic memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université de Lorraine, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01569111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId557"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Hauet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5637-0690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110213416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=sttbwwMAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de conférences HDR (associate Professor) at Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> since sept. 2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research at Institut Jean Lamour : Superconductive spintronic and nanomagnetism (magnetometry, UHV growth and characterization)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching at Faculty of sciences and technologies Nancy : Physics (quantum mecha., magnetism)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current duties :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of SPIN team IJL &amp;quot;spintronic and nanomagnetism&amp;quot; (2025-...)</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://spin.ijl.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- Head of INFRA+ program of Initiative d'excellence Lorraine (2022-...)</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-lorraine.fr/isite-lorraine/attractivite-du-site/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- Co-responsible of the Master Degree &amp;quot;Elaboration et caractérisation des matériaux&amp;quot; at Université de Lorraine (2024-...)</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://formations.univ-lorraine.fr/fr/master/2538-master-physique-et-chimie-des-materiaux.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- Coordinator of PEPR SPIN project SUPERSPIN (2025-2028)</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://spin.ijl.cnrs.fr/projects/superspin/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past activities and highligths :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the competence center &amp;quot;Magnétisme et cryogénie&amp;quot; at Institut Jean Lamour (2011-2025)</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ijl.univ-lorraine.fr/la-recherche/centre-de-competences/magnetisme.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the French Magnetometry network (2015-2025)</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://magnetometrie.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of FEDER project SONOMA &amp;quot;Sonder les nanomatériaux magnétiques&amp;quot; (2019-2022)</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://spin.ijl.cnrs.fr/projects/sonoma/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the European Magnetometry network (2015-2021)</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.magnetometry.eu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Scientific board (in the permanent board) at Université de Lorraine (2017-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of ANR Labcom I-MAG with NIPSON Technology (2017-2021)</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-16-LCV2-0011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of European project Kic Raw Materials MagNet (2017-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">research interregional prize 2018 for our &amp;quot;Greater Region Magnetism Network&amp;quot; (collaborative researches and R&D activities between Universities of Lorraine, Kaiserslautern, Saarbruck, Liège, Luxembourg)</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://factuel.univ-lorraine.fr/node/10268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of CNU section 28 (2016-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches,&amp;quot;magnetic multilayer for magnetic memories&amp;quot;, nov. 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suzanne Zivi Prize 2015</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.academie-stanislas.org/academiestanislas/index.php/vie-de-l-academie/prix-et-bourses/prix-suzanne-zivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Visiting Researcher, Andrew Kent's lab, New-York University (USA), oct.-dec. 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research staff member, Hitachi GST, San Jose Research Center, jul. 2008- Sept. 2009 (Bit pattern media technology)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postdoctoral Researcher, Hitachi GST, San Jose Research Center, jan. 2007- jul. 2008 (3D memories and STT)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD in “Physics and Chemistry of Condensed Matter and Materials” Nancy University 1, LPM (UMR 7756), 2003-2006</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Visiting student, York University (UK), jul. 2013 (VSM installation)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Co, Fe, and Ni Reference Layers for Single‐Pulse All‐Optical Reversal in Ferromagnetic Spin Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202522886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Laser‐Induced Picosecond Spin Current Across Magnetization Compensation in Ferrimagnetic GdCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Nava Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Hamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (15), pp.2500056. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202500056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-induced magnetic moment variations at the picosecond timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cherruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (6), pp.064405. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond-laser-induced reversal in in-plane-magnetized spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junta Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.044051. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.22.044051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic moment of thin film superconductors: When thickness matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-X. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (9), pp.094502. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.110.094502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin injection at MgB2-superconductor/ferromagnet interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125 (10), pp.102601. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0220815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically Modulated Multilevel Optical Chirality in GdFeCo Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Jun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Min Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Hsiang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.4c01642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Kinetic Inductance Detector Made of Molecular Beam Epitaxy (MBE)-Grown MgB2 Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Roitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Shaulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosef Yeshurun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (21), pp.1731. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano14211731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single laser pulse induced magnetization switching in in-plane magnetized GdCo alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junta Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (22), pp.L220403. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.108.L220403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial engineering of ferromagnetism in wafer-scale van der Waals Fe4GeTe2 far above room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hangtian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haichang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongxia Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peichen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.2483. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-37917-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paramagnetic Meissner Effect (PME) in Metallic Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Půst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby-Soon Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.1140. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met13061140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the magnetic properties of Pb-dopped iron oxide nanoparticles during Fe(III) bio-reduction by Shewanella oneidensis MR-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Meite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 606, pp.120904. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb-Bearing Ferrihydrite Bioreduction and Secondary-Mineral Precipitation during Fe Redox Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Meite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfaw Zegeye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.610. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min12050610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast strain excitation in highly magnetostrictive terfenol: Experiments and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpiiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. Vlasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (22), pp.224426. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.104.224426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Sb on precipitation of biogenic minerals during the reduction of Sb-bearing ferrihydrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfaw Zegeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 309, pp.96-111. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2021.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramagnetism and martensite stabilization of tensile strained NiTi shape memory alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Kyianytsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kierren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (12), pp.122411. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0020145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artifacts in magnetic force microscopy under in-plane applied magnetic field: Magnetic bubble as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Cinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 500, pp.166296. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.166296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Magnetism of Plasma-Synthesized Iron Nitride Nanoparticles: Application in Pervaporative Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby-Soon Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b00385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Magnetic Page Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ozatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gokce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Folks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.014002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Magnetoresistance and structural characterization of electrospun La 1−x Sr x MnO 3 nanowire network fabrics with x = 0.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssc.2018.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of iron oxide films by reactive magnetron sputtering assisted by plasma emission monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.360-365. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic anisotropy switching induced by shape memory effect in NiTi/Ni bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Kyianytsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Letoffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (22), pp.222402. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5129893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Resonant Tunneling through Double Metallic Quantum Well States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingshan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caihua Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiafeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiang Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.3019-3026. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux Pinning Analysis of Superconducting YBCO Foam Struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby-Soon Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sudhakar Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tasc.2018.2880334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co/Ni multilayers for spintronics: High spin polarization and tunable magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajanikanth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (6), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevmaterials.2.064410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile One-Step Synthesis of Polyoxazoline-Coated Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Fleutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cleymand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (42), pp.11898-11901. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201802234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Magnetic Radial Vortex Nucleation in a Multilayer Stack with Tunable Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Karakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisha Gokce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Taha Habiboglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevdenur Arpaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaan Ozbozduman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-25392-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of domain-wall depinning induced by magnetic field and current in an epitaxial Co/Ni-based spin-valve wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (024401), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.024401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable magnetic metamaterial based on the dipolar four-state Potts model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lomakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (12), pp.1076-1080. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-018-0199-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced magnetic switching in bit-patterned media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eisebitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hellwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (4), pp.43907. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4992808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of magnetization loops of electrospun nonwoven superconducting fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gokhfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.044802. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.044802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of granular Bi-2212 nanowires by electrospinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian S Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas S Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe S Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.035014. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/aa544a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinning force scaling of electrospun Bi-2212 nanowire networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gokhfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 264, pp.16-18. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssc.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Physical Review B, 95 (18), pp.184419. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization switching diagram of a perpendicular synthetic ferrimagnet CoFeB/Ta/CoFeB bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Koplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Talantsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Hamadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 433, pp.91-97. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Cr and Ni concentration in CoCr and CoNi alloys on the structural and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 422, pp.391-396. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of electrospun non-woven superconducting fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Magnetic Field Generated by Bulk MgB2 Prepared by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), 6801005, 5 p. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2537143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible formation of single magnetic bubbles in an array of patterned dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrile Deranlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/24/245002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and Magnetic Measurements on Bi2Sr2CaCu2O8 Nanowire Networks Prepared Via Electrospinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.1800605. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2542139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque magnetometry of perpendicular anisotropy exchange-spring heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vallobra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (1), pp.13903-13920. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4955041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence for minority spin gap in the Co 2 MnSi Heusler compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Neggache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.094417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216716v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraordinary Hall effect based magnetic logic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (5), pp.052406. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4907615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of annealing on magnetic properties of Co/Gd multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vorobiov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia. Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Derecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (A), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (6), pp.062406. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4908177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and manipulation of domain walls using a thermal gradient in a ferrimagnetic TbCo wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (24), pp.242403. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needle-type GMR sensor to estimate the magnetic properties of diluted ferrofluid for biomedicine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Shirzadfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Kourtiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3), pp.178-184. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced magnetization at the Cr/MgO(001) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (25), pp.251602. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4938131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic tunnel junctions using Co/Ni multilayer electrodes with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deranlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (5), pp.053906. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4906843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time scales of bias voltage effects in FE/MgO-based magnetic tunnel junctions with voltage-dependent perpendicular anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia. M. Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Bibyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 396, pp.333-337. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Range Phase Coherence in Double-Barrier Magnetic Tunnel Junctions with a Large Thick Metallic Quantum Well</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. L. Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (15), pp.157204. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.157204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and transport studies of Cox Fe1-x/MgO(001) -based magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (21), pp.214406. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.214406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces anisotropy in single crystal V/Fe/V trilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia. Lytvynenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 372, pp.233-235. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic analysis of dynamical bubble-like solitons based on the time domain evolution of the topological density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozhan Ozatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Azzerboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (17), pp.17D139. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4867747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (11), 9000504, 4 p. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2323995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing epitaxial Co1.5Fe1.5Ge(001) electrodes in MgO-based magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Neggache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (25), pp.252412. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4885354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stray fields on the switching-field distribution for bit-patterned media based on pre-patterned substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guehrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (13), pp.132407. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnel-mediated coupling between antiferromagnetic thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (90), pp.035432. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversal mechanism, switching field distribution, and dipolar frustrations in Co/Pt bit pattern media based on auto-assembled anodic alumina hexagonal nanobump arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Antohe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (17), pp.174421. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of magnetization using domain compressibility in CoFeB films with perpendicular anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (12), pp.122404 </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4869482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural, electrical and magnetic properties of Fe35Co65 thin films grown by thermal evaporation from mechanically alloyed powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redjdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 552, pp.164-169. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotransport in MgO-based magnetic tunnel junctions grown by molecular beam epitaxy (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (17), pp.172610. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4869824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of magnetic domain size on dipolar interactions and hysteresis field asymmetry in layered high/low coercivity perpendicular anisotropy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Hellwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (12), </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4870136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic anisotropy modified by electric field in V/Fe/MgO(001)/Fe epitaxial magnetic tunnel junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajanikanth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (6), pp.062402. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4817268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying perpendicular magnetic anisotropy at the Fe-MgO(001) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajanikanth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (12), pp.122410. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4798291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale spintronic oscillators based on the excitation of confined soliton modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Finocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komineas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ozatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.163908. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4827384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional dependence of the magnetic properties of epitaxial FeV/MgO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tahmasebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (24), pp.242210. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4845375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic arrays of magnetic nanostructures by depositing Co/Pt multilayers on the barrier layer of ordered anodic alumina templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Antohe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Abreu Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4731640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co/Ni(111) superlattices studied by microscopy, x-ray absorption, and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.014425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric magnetization reversal in dipolarly coupled spin valve structures with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Polarized Electron Tunneling in bcc FeCo/MgO/FeCo(001) Magnetic Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (17), pp.176602. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.176602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic switching driven by nanosecond scale heat and magnetic field pulses: An application of macrospin Landau-Lifshitz-Bloch model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Finocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4772486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of magnetic switching field distribution in bit patterned media based on pre-patterned substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guehrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3623488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ion irradiation on switching field and switching field distribution in arrays of Co/Pd-based bit pattern media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-H Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3581896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonuniform switching of the perpendicular magnetization in a spin-torque-driven magnetic nanopillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Bräuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roopali Kukreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Stöhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.180410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Density Bit Patterned Media: Magnetic Design and Recording Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grobis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Albrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.6-10. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2076798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit patterned media based on block copolymer directed assembly with narrow magnetic switching field distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Bosworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3293301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the write error rate in bit patterned magnetic recording at 100– 320 Gb/ in 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grobis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Schabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Zeltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3304166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic susceptibility measurements as a probe of spin transfer driven magnetization dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cucchiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3454782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetoresistance in an amorphous exchange-coupled bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.224435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the reversible rotation of magnetization in exchange-coupled composite media switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Margulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lengsfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3270535͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of reversal incoherency in reducing switching field and switching field distribution of exchange coupled composite bit patterned media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lengsfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3276911͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle dependence of the interface magnetic configuration in a model antiferromagnetically coupled ferrimagnetic/ferrimagnetic bilayer GdFe/TbFe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (22), pp.224424. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.224424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of the perpendicular anisotropy at the CoO Néel temperature in exchange-biased CoO/[Co/Pt] multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3240402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing activation energy barrier distribution for reversal of strongly exchange-coupled magnetic multilayer thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ozatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florez S.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Katine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3250924͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coercivity tuning in Co/Pd multilayer based bit patterned media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dobisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Risner-Jamtgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3271679͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interface exchange coupling in perpendicular anisotropy [Pt/Co]50/TbFe bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Kortright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.024424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Co/ Pd multilayer system with antiferromagnetic-to-ferromagnetic phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Ulrich Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Hellwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2946654͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an interface domain wall on spin-valve giant magnetoresistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3041640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial magnetic domain wall formation in perpendicular-anisotropy, exchange-spring films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2936836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of field and temperature induced domain replication in dipolar coupled perpendicular anisotropy films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Schabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-U Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.77.184421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of chirality reversal for planar interface domain walls in exchange-coupled hard/soft magnetic bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.094417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field driven ferromagnetic phase nucleation and propagation in antiferromagnetically coupled multilayer films with perpendicular anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hovorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-y Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2961001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange-bias training effect in TbFe/ GdFe: Micromagnetic mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.144423. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.144423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning exchange-bias properties by thermal effects in a hard/soft bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2753108͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Effect in an Exchange Bias System: The Role of Interfacial Domain Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.067207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive exchange-bias induced by interface domain wall quenching in GdFe/ TbFe films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.134420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lateral domains and interface domain walls on exchange-bias phenomena in GbFe/ TdFe bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Fullerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.024414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin diode effect in extended magnetic insulating films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuhei Kohno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyongmo An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sendai, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers58606.2023.10228312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly sensititive magnetic field SAW sensor on Metglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Mengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Paulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Friedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGNETIQUE and the Virtual Daum, two out-reach activities carried out in a research laboratory: what about researchers’ engagement in knowledge sharing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Intermag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Rust versus Magnetite precipitation during Antimony bearing Ferrihydrite Bioreduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zegeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetica, une exo attirante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic Mineral Precipitation during Antimony bearing Ferrihydrite bioreduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfaw Zegeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGNETICA, une expo attirante ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès général SFP, Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and magnetic properties of bulk MgB2 samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 112, id. 1A-M-P-05.07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Beijing, China. pp.14419 - 57002, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTMAG.2015.7156512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High magnetic field generated by MgB2 bulk prepared by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 57, id. 1A-M-O2.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural characterization of Bulk MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th Annual Meeting of the DPG and DPG Spring Meeting, TT 17: Superconductivity: Properties and Electronic Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany. p. 35, id. TT 17.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk superconducting MgB2: pinning by grain boundaries or point defects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoMaterials 2014 (MSnows 2014 and TransNano Forum)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp. 1-2, id. P24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany. pp. 1-2, id. HE-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin transfer torque on domain wall state in nanopillar magnetic tunnel junction with perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan. Z Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International French-US Workshop: "Toward low power spintronic devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast inverse magnetostriction effect in Ni/Co ferromagnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Temnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches magnétostrictives Tb/TbFe2. Etude Mössbauer de la texture magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin texture in magnetostrictive TbFe/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect, ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured magnetostrictive material induced by heavy ion irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafiné Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque Louis Néel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and current-induced domain wall motion on epitaxial Co/Ni superlattice : Arrhenius-type activated regime and stochastic H-driven or J-driven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Colloque Louis Néel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain wall motion induced by spin transfer torque in MBE-grown Co/Ni based multilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Magnetics Conference, INTERMAG Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of DW depinning induced by current on epitaxial Co-Ni wires, single layer vs spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International French-US Workshop, toward low power spintronic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du dépiégeage de paroi sous courant dans des pistes micrométriques de super-réseau et spin-valves Co/Ni épitaxiés à aimantation perpendiculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque Louis Néel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of [Co/Ni](111) superlattice-based structures for spintronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Single Nano-Object Workshop &amp; School 2012 (MSNOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnétographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lapouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Techniques Ingénieurs, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-in134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Magnetic Characterization of Bulk Ag-added MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muralidhar Miryala (Shibaura Institute of Technology, Toyosu, Koto-ku, Tokyo, Japan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductivity: Applications Today and Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, pp. 269-277, 2015, Chemistry Research and Applications, 978-1-63483-816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit of verification of binary informations such as a security key for an electronic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 3 097 562 B1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-Dependent Magnetic Domain Walls in Exchange-Biased GdFe/TbFe Bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Borchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NIST Center for Neutron Research. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décalage d'échange et magnétorésistances dans des bicouches à base de ferrimagnétiques amorphes couplés par échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Henri Poincaré - Nancy 1, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006NAN10067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic multilayer for magnetic memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université de Lorraine, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01569111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId558"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87B79058"/>
+    <w:nsid w:val="F041CE3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CC81D869"/>
+    <w:nsid w:val="0CDEFBD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B7F3C14C"/>
+    <w:nsid w:val="AFA4CD45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3F36535F"/>
+    <w:nsid w:val="B8A21FBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-hauet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5637-0690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110213416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spin.ijl.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/isite-lorraine/attractivite-du-site/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-lorraine.fr/fr/master/2538-master-physique-et-chimie-des-materiaux.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spin.ijl.cnrs.fr/projects/superspin/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ijl.univ-lorraine.fr/la-recherche/centre-de-competences/magnetisme.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magnetometrie.cnrs.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spin.ijl.cnrs.fr/projects/sonoma/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.magnetometry.eu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-16-LCV2-0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://factuel.univ-lorraine.fr/node/10268" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.academie-stanislas.org/academiestanislas/index.php/vie-de-l-academie/prix-et-bourses/prix-suzanne-zivi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05480942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202522886" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Nava Antonio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;xiao Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hamara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927509v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmels" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherruault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220815" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiao Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Jun Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Min Hung" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hsiang Liao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01642" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courtois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Koblischka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Lin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094502" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Igarashi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.044051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Roitman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Shaulov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosef Yeshurun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14211731" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav P&#367;st" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby-Soon Chang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjela Koblischka-Veneva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13061140" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369986v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L220403" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050610" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120904" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552976v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Vlasov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.224426" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cinar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Puliafito" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166296" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.11.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karwoth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zeng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hartmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2018.12.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ozatay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gokce" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Folks" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giordano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.014002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444190v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dudek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00385" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129893" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988898v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Koblischka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sudhakar Reddy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tasc.2018.2880334" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0199-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950180v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajanikanth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.2.064410" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01942344v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802234" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedat Karakas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Gokce" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taha Habiboglu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevdenur Arpaci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Ozbozduman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25392-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gokhfeld" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2017.07.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184419" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569236v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian S Lin Zeng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Karwoth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe S Hartmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa544a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710777v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. G&#252;nther" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eisebitt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hellwig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992808" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710775v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Lin Zeng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.044802" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569342v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Koplak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Talantsev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Hamadeh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.047" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569168v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dekens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.09.013" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279399v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernstein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2537143" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/24/245002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443998v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944747" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2542139" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345416v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vallobra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Fullerton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955041" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216716v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Neggache" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devolder" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.094417" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284019v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia Lytvynenko" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906843" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284021v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. M. Lytvynenko" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Bibyk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.064" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246637v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907615" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284011v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vorobiov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. Lytvynenko" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derecha" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.06.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284010v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shirzadfar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Kourtiche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yamada" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.014" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707387v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Leroy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bataille" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Fitzsimmons" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938131" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282615v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869824" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Hellwig" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870136" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992071v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wiederhold" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Miryala" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Inoue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2323995" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282862v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885354" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282859v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guehrs" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hennen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896982" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245466v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bataille" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035432" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282622v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piraux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Srivastava" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Antohe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174421" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719199v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214406" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282855v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Louis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.07.018" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282861v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozhan Ozatay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Azzerboni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867747" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282865v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Adam" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eimer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869482" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282866v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redjdal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salah" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menari" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Cherif" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.12.045" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344002v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tahmasebi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4845375" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276625v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finocchio" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puliafito" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komineas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torres" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827384" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276619v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817268" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276614v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Fullerton" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798291" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345392v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Kilic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Finocchio" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aktas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Florez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772486" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345387v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piraux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Abreu Araujo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Srivastava" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731640" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345394v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014425" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345391v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064403" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345389v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonell" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le F&#232;vre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.176602" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345352v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hellwig" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-H Park" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beign&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dobisz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3581896" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345380v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Bernstein" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Br&#228;uer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopali Kukreja" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim St&#246;hr" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.180410" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345365v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pfau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. G&#252;nther" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guehrs" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623488" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345374v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grobis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dobisz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Albrecht" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2076798" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345347v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cucchiara" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berthelot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3454782" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345340v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Schabes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zeltzer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3304166" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345344v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Bosworth" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kercher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3293301" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345308v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Florez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Park" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lengsfield" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3276911&#852;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380624v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.224424" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345332v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.224435" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345326v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Margulies" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ikeda" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3270535&#852;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345335v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3240402" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345318v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ozatay" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florez S.H." TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Katine" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moser" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3250924&#852;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345323v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thomson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Risner-Jamtgaard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3271679&#852;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344807v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-U Thiele" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.184421" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345244v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3041640" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345239v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Watson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Borchers" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2936836" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345159v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Ulrich Thiele" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2946654&#852;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345254v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Kim" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kortright" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.024424" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345263v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mccord" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.094417" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345246v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hovorka" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Berger" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-y Im" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2961001" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345098v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.144423" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345235v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753108&#852;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345236v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.024414" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345237v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.134420" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345166v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Borchers" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Mangin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.067207" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700841v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Kohno" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiery" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schlitz" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyongmo An" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228312" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067757v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Friedel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850624" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277111v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390826v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billet David" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869665v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613578v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576861v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260458v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156512" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196641v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Murakami" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196167v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155395v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060255v2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991207v2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810575v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Temnov" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrieu" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138387v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139243v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139244v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579635v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103996v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103988v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579616v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579613v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579600v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370035v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapouge" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in134" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197441v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947069v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009630v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mangin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Borchers" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746613v2" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10067" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01569111v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-hauet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5637-0690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110213416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=sttbwwMAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spin.ijl.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/isite-lorraine/attractivite-du-site/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-lorraine.fr/fr/master/2538-master-physique-et-chimie-des-materiaux.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spin.ijl.cnrs.fr/projects/superspin/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ijl.univ-lorraine.fr/la-recherche/centre-de-competences/magnetisme.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magnetometrie.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spin.ijl.cnrs.fr/projects/sonoma/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.magnetometry.eu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-16-LCV2-0011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://factuel.univ-lorraine.fr/node/10268" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.academie-stanislas.org/academiestanislas/index.php/vie-de-l-academie/prix-et-bourses/prix-suzanne-zivi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05480942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202522886" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Nava Antonio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;xiao Lin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hamara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmels" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherruault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064405" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiao Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Igarashi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.044051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courtois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Koblischka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Lin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094502" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220815" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Jun Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Min Hung" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hsiang Liao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01642" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Roitman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Shaulov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosef Yeshurun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14211731" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L220403" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav P&#367;st" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby-Soon Chang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjela Koblischka-Veneva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13061140" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120904" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050610" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Vlasov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.224426" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cinar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Puliafito" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166296" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444190v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dudek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00385" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ozatay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gokce" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Folks" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giordano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.014002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444166v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karwoth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zeng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hartmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2018.12.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950283v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.11.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444214v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129893" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Koblischka" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sudhakar Reddy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tasc.2018.2880334" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajanikanth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.2.064410" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01942344v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802234" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950155v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedat Karakas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Gokce" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taha Habiboglu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevdenur Arpaci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Ozbozduman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25392-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950274v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0199-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710777v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. G&#252;nther" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eisebitt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hellwig" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992808" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710775v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Lin Zeng" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gokhfeld" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.044802" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569236v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian S Lin Zeng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Karwoth" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe S Hartmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa544a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710779v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2017.07.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525873v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184419" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Koplak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Talantsev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Hamadeh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569168v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dekens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.09.013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443998v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944747" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279399v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernstein" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2537143" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345414v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/24/245002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569150v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2542139" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345416v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vallobra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Fullerton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955041" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216716v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Neggache" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devolder" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.094417" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246637v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907615" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284011v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vorobiov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. Lytvynenko" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derecha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.06.009" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284010v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shirzadfar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Kourtiche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yamada" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.014" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707387v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Leroy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bataille" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Fitzsimmons" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938131" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284019v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia Lytvynenko" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906843" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284021v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. M. Lytvynenko" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Bibyk" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.064" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719199v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214406" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282855v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Louis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.07.018" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282861v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozhan Ozatay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Azzerboni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867747" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992071v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wiederhold" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Miryala" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Inoue" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2323995" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282862v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885354" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282859v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guehrs" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hennen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896982" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245466v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bataille" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035432" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282622v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piraux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Srivastava" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Antohe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174421" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282865v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Adam" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eimer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869482" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282866v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redjdal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salah" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menari" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Cherif" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.12.045" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282615v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869824" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282857v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Hellwig" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870136" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276619v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817268" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276614v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Fullerton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798291" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276625v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finocchio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puliafito" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komineas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torres" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827384" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344002v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tahmasebi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4845375" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345387v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piraux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Abreu Araujo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Srivastava" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731640" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345394v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014425" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345391v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064403" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345389v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonell" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le F&#232;vre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.176602" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345392v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Kilic" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Finocchio" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aktas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Florez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772486" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345365v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pfau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. G&#252;nther" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guehrs" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623488" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345352v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hellwig" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-H Park" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beign&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dobisz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3581896" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345380v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Bernstein" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Br&#228;uer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopali Kukreja" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim St&#246;hr" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.180410" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345374v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grobis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dobisz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Albrecht" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2076798" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345344v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Bosworth" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kercher" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3293301" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345340v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Schabes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zeltzer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3304166" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345347v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cucchiara" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berthelot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3454782" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345332v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.224435" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345326v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Margulies" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ikeda" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lengsfield" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3270535&#852;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345308v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Florez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Park" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3276911&#852;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380624v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.224424" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345335v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3240402" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345318v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ozatay" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florez S.H." TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Katine" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moser" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3250924&#852;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345323v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thomson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Risner-Jamtgaard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3271679&#852;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345254v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Kim" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kortright" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.024424" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345159v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Ulrich Thiele" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2946654&#852;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345244v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3041640" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345239v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Watson" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Borchers" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2936836" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344807v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-U Thiele" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.184421" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345263v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mccord" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.094417" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345246v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hovorka" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Berger" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-y Im" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2961001" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345098v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.144423" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345235v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753108&#852;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345166v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Borchers" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Mangin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.067207" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345237v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.134420" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345236v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.024414" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700841v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Kohno" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiery" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schlitz" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyongmo An" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228312" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067757v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Friedel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850624" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277111v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390826v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billet David" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869665v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613578v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576861v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196641v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Murakami" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260458v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156512" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196167v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155395v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060255v2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991207v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810575v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Temnov" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrieu" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138387v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139243v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139244v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579635v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103996v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103988v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579616v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579613v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579600v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370035v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapouge" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in134" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197441v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947069v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009630v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mangin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Borchers" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746613v2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10067" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01569111v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>